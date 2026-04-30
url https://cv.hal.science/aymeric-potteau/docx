--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -4068,230 +4068,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’autonomie financière des assemblées parlementaires au sein des États fédéraux et de l’Union européenne (2e symposium international de finances publiques comparées 22-23 mars 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Türk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Delperee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2018.00074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contractualisation en droit de l'Union européenne : un modèle de gouvernance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (1), pp.28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065521v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-03361502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simplification d'une mise à disposition assouplie des ressources propres</w:t>
               </w:r>
@@ -6831,51 +6831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05033175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Baudu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Potteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lascombe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vandendriessche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de Gaudemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04433148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle De Gaudemont de la Montfori&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03213457v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mondou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04844777v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03526694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065647v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064395v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03993828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.ns.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03418632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03232073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lamarque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03448671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03361502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delperee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Janssens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2018.00074" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065487v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065567v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065577v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065586v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065632v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065638v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065639v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062094v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05033175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Baudu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Potteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lascombe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vandendriessche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de Gaudemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04433148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle De Gaudemont de la Montfori&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03213457v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mondou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04844777v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03526694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065647v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064395v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03993828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.ns.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03418632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03232073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lamarque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03448671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03361502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delperee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Janssens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2018.00074" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065487v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065567v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065577v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065586v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065632v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065638v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065639v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062094v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>