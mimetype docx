--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -753,2014 +753,2087 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Financing of the Common Security and Defence Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsa Bernard, Quentin Loïez, Stéphane Rodrigues. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The EU Defence Union - An Article-by-Article Commentary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier-Intersentia, pp.175-208, 2026, European Union Law, 978-1-83970-575-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Article 41 TUE – Le financement de la politique de sécurité et de défense commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard, Elsa; Loïez, Quentin; Rodrigues, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Union européenne de la défense : Commentaire article par article</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, pp.196-231, 2024, 978-2-8027-7277-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations sous &amp;quot;Cour de justice, gde ch., 9 juillet 2020, République tchèque c/ Commission aff. C-575/18 P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Picod, Fabrice; Picod, Fabrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence de la CJUE 2020: décisions et commentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.1103-1116, 2021, 978-2-8027-6947-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations sous &amp;quot;Cour de justice, 3e ch., 16 juillet 2020, ADR Center SpA c/ Commission européenne aff. C-584/17 P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Picod, Fabrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence de la CJUE 2020 : décisions et commentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.1117-1133, 2021, 978-2-8027-6947-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le budget de l'Union européenne, test de la solidarité entre Etats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Brosset; Rostane Mehdi; Nathalie Rubio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidarité et droit de l'Union européenne : un principe à l'épreuve.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OpenEdition Books, pp.167-198, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dialectique de la discipline et de la flexibilité. Remarques à propos de l'encadrement financier pluriannuel de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Ecrits de droit public, financier et constitutionnel. Mélanges en l'honneur de Michel Lascombe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.267-282., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finances et Budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Picod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence de la CJUE 2019. Décisions et commentaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.1139-1165, 2020, 978-2-8027-6646-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finances et Budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Picod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence de la CJUE 2018. Décisions et commentaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.975-1005., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle financier : le contrôle financier interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charléty, Véronique; Lafarge, François; Mangenot, Michel; Schirmann, Sylvain; Mestre, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de la gouvernance européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, pp.107-110, 2018, 978-2-8079-0330-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finances et Budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Picod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence de la CJUE 2017. Décisions et commentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.1013-1024, 2018, 978-2-8027-6073-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parlement européen et le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Toulemonde; Emmanuel Cartier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parlement et le temps : approche comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut universitaire Varenne, pp.301-324, 2017, 978-2-37032-132-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appui financier de l’Union européenne dans le cadre de la crise migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiane Auvret-Finck; Anne-Sophie Millet-Devalle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crise des réfugiés, crise de l’Union européenne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.233-260, 2017, 978-2-233-00856-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finances et Budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Picod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisprudence de la CJUE 2016. Décisions et commentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.819-834, 2017, 978-2-8027-5810-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp.233-260, 2017, 978-2-233-00856-5</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élaboration et la gestion des instruments financiers de l'action extérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiane Auvret-Finck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Commission européenne en voie de redynamisation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.341-360, 2017, 978-2-233-00819-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'élaboration et la gestion des instruments financiers de l'action extérieure</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finances et Budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Picod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence de la CJUE 2015. Décisions et commentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.919-942, 2016, 978-2-8027-5376-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le budget de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Monnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.327-338, 2015, 978-2-11-009717-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un financement solidaire de la politique sécurité et de défense commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Josiane Auvret-Finck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Commission européenne en voie de redynamisation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp.341-360, 2017, 978-2-233-00819-0</w:t>
+              <w:t xml:space="preserve">Vers une relance de la politique de sécurité et de défense commune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.155-170, 2014, 978-2-8044-6768-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp.919-942, 2016, 978-2-8027-5376-6</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les finances de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Dehousse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.97-107, 2014, 978-2-11-009767-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, pp.327-338, 2015, 978-2-11-009717-0</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les engagements internationaux contradictoires devant le juge interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Péraldi-Leneuf; Sophie Schiller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conflits horizontaux de normes. Le traitement légistique et jurisprudentiel des conflits de normes de niveau équivalent.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.97-122, 2014, 978-2-84934-166-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, pp.97-107, 2014, 978-2-11-009767-5</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en oeuvre des nouvelles prérogatives budgétaires du Parlement européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Josiane Auvret-Finck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Parlement européen après l'entrée en vigueur du traité de Lisbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.49-75, 2013, 978-2-8044-5770-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Larcier, pp.155-170, 2014, 978-2-8044-6768-5</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un nouvel équilibre institutionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Hertzog; Christian Mestre; Yves Petit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La crise financière et budgétaire en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Lorraine, pp.231-257, 2013, 978-2-8143-0168-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.97-122, 2014, 978-2-84934-166-7</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre financier pluriannuel : instrument de bonne gouvernance et d' &amp;quot;intergouvernementalisation&amp;quot; de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne PERALDI-LENEUF; Stéphane DE LA ROSA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Union européenne et l'idéal de la meilleure législation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.149-171, 2013, 978-2-233-00683-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions universitaires de Lorraine, pp.231-257, 2013, 978-2-8143-0168-9</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déclarations d'intérêts des responsables publics : réflexions à propos d'un dispositif promis à un bel avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du Professeur Joël Molinier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L.G.D.J, pp.529-550, 2012, 978-2-275-03716-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Larcier, pp.49-75, 2013, 978-2-8044-5770-9</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Union européenne et l'emprunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Dussart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les finances communautaires à l'aube des perspectives financières 2007-2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Toulouse 1 Capitole, pp.193-232, 2011, 978-2-336170-008-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp.149-171, 2013, 978-2-233-00683-7</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions constitutionnelles de l'autonomie de l'ordre juridique communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Union européenne: Union de droit, Union des droits. Mélanges en l'honneur de Philippe Manin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.179-196, 2010, 978-2-233-00576-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L.G.D.J, pp.529-550, 2012, 978-2-275-03716-5</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels échelons inter-collectivités dans l'UE ? La nouvelle formule du Groupement européen de coopération territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Fialaire; Pierre de Montalivet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coopération locale et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Litec, pp.93-102, 2008, 978-2-7110-0960-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université de Toulouse 1 Capitole, pp.193-232, 2011, 978-2-336170-008-9</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement d'une action extérieure protéiforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aymeric Potteau; Christophe Mondou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'action extérieure des collectivités territoriales. Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2007, 978-2-296-04429-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp.179-196, 2010, 978-2-233-00576-2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets redistributifs des finances publiques de l'UE : l'avenir de la solidarité sociale et territoriale en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Remi Pellet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finances publiques et redistribution sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.289-311, 2006, 2-7178-5241-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2770,3921 +2843,3921 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme ambivalente de la réglementation relative à la mise à disposition des ressources propres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.139-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finances publiques de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.139-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dédoublement du contentieux relatif à la mise à disposition des ressources propres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.149-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution de l’Union Européenne au « verdissement » des finances publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 - Numéro spécial, pp.84-90. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2022.ns.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/gfp.2022.ns.015⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03993828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Arrêt 'République tchèque c. Commission' : le recours en indemnité pour enrichissement sans cause au secours de la protection juridictionnelle effective des États membres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (2), pp.53-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finances publiques de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.739-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (2), pp.53-56</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réponse de l’Union européenne aux défis économiques et financiers résultant de la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (154), pp.57-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La réponse de l’Union européenne aux défis économiques et financiers résultant de la crise sanitaire</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le budget de l'Union européenne à la croisée des chemins. Une crise sanitaire puis économique révélatrice et inspiratrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (3), pp.567-592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme des ressources propres de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (4), pp.103-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre financier pluriannuel : clef de voûte des finances de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (4), pp.63-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation du règlement financier du retrait du Royaume-Uni de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021 (154), pp.57-67</w:t>
+              <w:t xml:space="preserve">, 2020, 151, pp.143-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La réforme des ressources propres de l'Union européenne</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bases de négociation du cadre financier pluriannuel post-Brexit (2021-2027)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (2), pp.527-535</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Finances publiques de l'Union européenne - Le règlement financier du retrait ordonné du Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.503-535</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rénovation périodique d'une réglementation financière de l'UE unifiée, rationalisée et convertie à la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (2), pp.512-527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des lois de programmation des finances publiques au respect de la discipline budgétaire européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (4), pp.103-108</w:t>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le budget de l'Union européenne à la croisée des chemins. Une crise sanitaire puis économique révélatrice et inspiratrice</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le règlement financier du retrait ordonné du Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (3), pp.567-592</w:t>
+              <w:t xml:space="preserve">, 2019, 2019 (2), pp.503-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur le cas particulier du financement du Parlement européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Lamarque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020 (4), pp.63-71</w:t>
+              <w:t xml:space="preserve">, 2018, 2018 (5), pp.33-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes rendus d'ouvrages : BOUDET Jean-François, CABANNES Xavier (sous la dir. de ), Finances publiques citoyennes, LGDJ, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lascombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 151, pp.143-157</w:t>
+              <w:t xml:space="preserve">, 2018, 141, pp.305-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les bases de négociation du cadre financier pluriannuel post-Brexit (2021-2027)</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contractualisation en droit de l'Union européenne : un modèle de gouvernance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (1), pp.28-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autonomie financière des assemblées parlementaires au sein des États fédéraux et de l’Union européenne (2e symposium international de finances publiques comparées 22-23 mars 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Türk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Delperee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2018.00074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La flexibilité du cadre financier pluriannuel confortée par sa révision à mi-parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019 (2), pp.527-535</w:t>
+              <w:t xml:space="preserve">, 2017, 2017 (3), pp.569-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique : Finances publiques de l'Union européenne - Le règlement financier du retrait ordonné du Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La simplification d'une mise à disposition assouplie des ressources propres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2, pp.503-535</w:t>
+              <w:t xml:space="preserve">, 2017, 2017 (3), pp.565-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La rénovation périodique d'une réglementation financière de l'UE unifiée, rationalisée et convertie à la performance</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La multiplication des fonds extrabudgétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019 (2), pp.512-527</w:t>
+              <w:t xml:space="preserve">, 2017, 2017 (3), pp.574-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La contribution des lois de programmation des finances publiques au respect de la discipline budgétaire européenne</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aspects financiers et budgétaires du Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (4), pp.639-649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'octroi de facilités de versement des ressources propres : un précédent menaçant l'automaticité de mise à disposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (3), pp.660-665</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du Parlement européen dans sa relation avec les Parlements nationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019 (1), pp.16-23</w:t>
+              <w:t xml:space="preserve">, 2015, 2, pp.68-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le règlement financier du retrait ordonné du Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actes codécidés par le Parlement européen et le Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (4), pp.599-613</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconduction d'un système des ressources propres déliquescent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2019 (2), pp.503-512</w:t>
+              <w:t xml:space="preserve">, 2015, 2015 (3), pp.653-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Regards croisés sur le cas particulier du financement du Parlement européen</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encadrement pluriannuel des crédits de paiement : controverses interinstitutionnelles à propos des instruments spéciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (3), pp.665-669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation générale de récupération des fonds indûment versés ou mal employés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (3), pp.670-673</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre financier pluriannuel 2014-2020 ou l'austérité mâtinée de flexibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (3), pp.795-808</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La double hybridité du budget de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (3), pp.811-816</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une capacité budgétaire propre pour la zone euro ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (3), pp.629-631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La significative réforme de la réglementation financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (3), pp.643-650</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise à jour par la procédure budgétaire pour 2013 d'un significatif dérèglement budgétaire quant à l'autorisation des crédits de paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (3), pp.632-635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos d'une controverse interinstitutionnelle : l'octroi de la décharge au Conseil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (3), pp.636-641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration de la performance dans la procédure de décharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (3), pp.642-643</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finances publiques de l'Union européenne 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (2), pp.411-435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'incidence du droit de l'Union européenne sur la certification des comptes publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Numéro spécial consacré à l'évolution des juridictions financières et dirigé par Stéphanie Flizot, pp.44-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régressivité de la procédure budgétaire introduite par le traité de Lisbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (4), pp.5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perspectives pour la citoyenneté européenne de l'adhésion de l'Union européenne à la Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.107-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finances publiques de l'Union européenne en 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (2), pp.375-398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle adhésion de l'Union européenne à la Convention européenne des droits de l'homme pour quel niveau de protection des droits garantis et de l'autonomie de l'ordre juridique de l'Union ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (1), pp.77-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les finances publiques de l'Union européenne en 2008-2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (2), pp.347-388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle du refus de notifier une aide d'Etat à la Commission européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (5), pp.33-39</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mondou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.123-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Baudu</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les finances publiques de l'Union européenne en 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (1), pp.105-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos d'un pis-aller : la responsabilité des Etats membres pour l'incompatibilité du droit de l'UE avec la Convention européenne des droits de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (4), pp.697-716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les finances publiques de l'Union européenne en 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (4), pp.635-663</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les finances publiques de l'Union européenne en 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006 (3), pp.439-462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jugement des comptes confronté aux droits processuels de la Convention européenne des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.378-388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effet &amp;quot;diagonal&amp;quot; limité de la CEDH en droit administratif français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.961-971</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration du droit international coutumier dans l'ordre juridique communautaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Lascombe</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.278-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article 3 du premier Protocole additionnel à la Convention et l'obligation des Etats membres de l'Union européenne de reconnaître le droit de participer aux élections au Parlement européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1999 (40), pp.873-900</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la cohérence du système de contrôle de la légalité des accords internationaux conclus par la Communauté européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Potteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 141, pp.305-307</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1998 (4), pp.535-571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...2587 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6831,51 +6904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05033175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Baudu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Potteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lascombe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vandendriessche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de Gaudemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04433148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle De Gaudemont de la Montfori&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03213457v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mondou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04844777v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943363v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03526694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065659v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065647v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064415v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064395v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062218v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03993828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.ns.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03418632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943365v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943358v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03232073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065509v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lamarque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03448671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03361502v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delperee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Janssens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2018.00074" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065479v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065487v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065567v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065577v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065586v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065615v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065622v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065632v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065637v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062195v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065638v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062203v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065639v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065642v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062115v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062094v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05033175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Baudu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Potteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lascombe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vandendriessche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de Gaudemont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04433148v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle De Gaudemont de la Montfori&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03213457v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mondou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618196v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04844777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03659004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03658997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045569v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03526694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065647v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064417v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064405v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064395v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04399165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03993828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2022.ns.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167516v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03418632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987100v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943365v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03232073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lamarque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03448671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03361502v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delperee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Janssens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2018.00074" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065479v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065619v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065624v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062195v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065638v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065639v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065642v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062106v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062094v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062077v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062057v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>