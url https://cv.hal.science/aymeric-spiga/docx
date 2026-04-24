--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aymeric Spiga </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (167)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WindSightNet: The Inter‐Annual Variability of Martian Winds Retrieved From InSight's Seismic Data With Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JE008695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Near‐Surface Winds on Surface Temperature and Dust Transport on Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JE009133. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JE009133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramparts around Lakes on Titan Impact Winds and Methane Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scot Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (9), pp.220. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/adf631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal and Seasonal Variations of Gravity Waves in the Lower Atmosphere of Mars as Observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Hernández‐bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pla‐garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Banfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (2), pp.e2024JE008746. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024je008746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MMX InfraRed Spectrometer (MIRS) for the spectral characterization of the Martian system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernelle Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Reess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fornasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.69. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40645-025-00746-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable space research in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Meheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.472-473. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-025-02506-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modelling of Saturn’s atmosphere, Part V: Large-scale vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraig T Donnelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt K James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 425 (January), pp.116302. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04694942v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Study of Local Dust Storm Occurrences on Mars Using the 2.77 μm CO 2 Band Observed by OMEGA/Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Kazama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohei Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leseigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasumasa Kasaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JE008987. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JE008987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Phenomena in the Martian Atmosphere Through Mars Express Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sánchez-Lavega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. del Río-Gaztelurrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hernández-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01047-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Speed of Sound and Wind in the Nighttime Martian Boundary Layer From Impact‐Generated Infrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouchka Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongbo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe H Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carène Larmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl109726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04698349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modeling of the Jupiter troposphere and effect of dry and moist convection on jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A274. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative-convective models of the atmospheres of Uranus and Neptune: heating sources and seasonal effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Milcareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A103. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04518319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the InSight atmospheric imaging campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Lemmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Wolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viúdez-Moreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 421, pp.116248. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Order Harmonics of Thermal Tides Observed in the Atmosphere of Mars by the Pressure Sensor on the InSight Lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hernández‐bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forget François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Banfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (8), pp.e2023GL107674. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL107674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral location for the universal scaling regime in Martian atmospheric turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander E Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.597. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01752-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storms and convection on Uranus and Neptune: impact of methane abundance revealed by a 3D cloud-resolving model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Selsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690 (October), pp.A227. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04690581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving Convection of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ice Clouds in the Martian Polar Nights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (12), pp.e2023GL106923. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gl106923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04620042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight quotas outperform focused mitigation strategies in reducing the carbon footprint of academic travel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (5), pp.054008. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad30a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04554595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radiative and dynamical impact of clouds in the atmosphere of the hot Jupiter WASP-43 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Teinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A231. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of lake shape and size on lake breezes and air-lake exchanges on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scot C R Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M Lora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.115925. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04263607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Fully-Tunable and Versatile TKE-l Turbulence Parameterization for the Simulation of Stable Boundary Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Arjdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cheruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coulon-Decorzens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dehondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024MS004400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D picture of moist-convection inhibition in hydrogen-rich atmospheres: Implications for K2-18 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Selsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686 (June), pp.A131. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04408031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning and marsquakes: a tool to predict atmospheric-seismic noise for the NASA InSight mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A E Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chédozeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 233 (2), pp.978-998. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reappraisal of Subtropical Subsurface Water Ice Stability on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (21), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gl105177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Diurnal and Seasonal Turbulence Variations of the Martian Atmosphere Using a Spectral Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander E. Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ad06a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04472087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Wind Dispersion Effects During the InSight Tether Burial Activities to Better Constrain the Regolith Grain Size Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K S Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (5), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04154883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Slope Microclimates in the Mars Planetary Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vandemeulebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (10), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE007915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from InSight Robotic Arm Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balabanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219 (3), pp.20. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-023-00964-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler wind measurements in Neptune’s stratosphere with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Carrión-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.L3. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Atmospheric Features of Mars Orbiter Laser Altimeter Data Using Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.e2022JE007384. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of Martian Convective Vortices Observed by InSight and Implications for Vertical Vortex Structure and Subsurface Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwamu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (8), pp.e2023JE007896. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE007896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-Sea Interactions on Titan: Effect of Radiative Transfer on the Lake Evaporation and Atmospheric Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scot C. R. Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac8d0b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03847079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extremely Elongated Cloud Over Arsia Mons Volcano on Mars: 2. Mesoscale Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hernández-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sánchez-Lavega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. del Río-Gaztelurrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03847081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nighttime convection in water-ice clouds at high northern latitudes on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiqun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 371, 6, p. 59-64. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03726927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Largest recent impact craters on Mars: Orbital imaging and surface seismic co-investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Posiolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 378 (6618), pp.412-417. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abq7704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics Reveals Short-Term Air Temperature Fluctuations Near Mars' Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph D. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asier Munguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL100333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03993980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mars system revealed by the Martian Moons eXploration mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunori Ogohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiromu Nakagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohei Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Kouyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Usui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.1. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-021-01417-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03510824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troposphere-to-mesosphere microphysics of carbon dioxide ice clouds in a Mars Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 385 (October), pp.115098. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint evolution of equatorial oscillation and interhemispheric circulation in Saturn’s stratosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-022-01670-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight Pressure Data Recalibration, and Its Application to the Study of Long-Term Pressure Changes on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03726898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First absolute wind measurements in Saturn's stratosphere from ALMA observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Benmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly formed craters on Mars located using seismic and acoustic wave data from InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliya Posiolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (10), pp.774-780. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-022-01014-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Analysis of the Martian Atmospheric Turbulence: InSight Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orkun Temel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Berk Senel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (15), pp.e2022GL099388. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL099388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03847106v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of magnetic field signals during vortex-induced pressure drops at InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shea N. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mittelholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217, pp.105487. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2022.105487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03682334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modeling of Saturn’s atmosphere. Part IV: Stratospheric equatorial oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 354, pp.114042. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: A Satellite Constellation to Enable Groundbreaking Mars Climate System Science and Prepare for Human Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. Lillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Heavens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, 211 (59 pp). </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac0538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03381683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dunes extraterrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03426887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John F. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Böse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.106597. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Marsquake catalogue from InSight, sols 0–478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.106595. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining Martian Regolith and Vortex Parameters From Combined Seismic and Meteorological Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JE006410. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variability of the Daytime and Nighttime Atmospheric Turbulence Experienced by InSight on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murdoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (22), pp.e2021GL095453. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions to Heaven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwen Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, pp.6.22-6.25. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/astrogeo/atab103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAPPIST Habitable Atmosphere Intercomparison (THAI) Workshop Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Turbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), pp.106. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/abf4df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex‐Dominated Aeolian Activity at InSight's Landing Site, Part 1: Multi‐Instrument Observations, Analysis, and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mcclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening for the Landing: Seismic Detections of Perseverance's Arrival at Mars With InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouchka Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (4), </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EA001585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Daytime Convective Vortices and Turbulence in the Martian Planetary Boundary Layer Based on Half‐a‐Year of InSight Atmospheric Measurements and Large‐Eddy Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (1), pp.e2020JE006511. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander and rover histories of dust accumulation on and removal from solar arrays on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph D Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German M Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Vicente-Retortillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 207, pp.105337. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Thermophysical Properties Near the InSight Lander Derived From 50 Sols of Radiometer Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Piqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (8), </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE006859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the zonal winds of Jupiter’s stratospheric equatorial oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Greathouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A125. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex Dominated Aeolian Activity at InSight's Landing Site, Part 2: Local Meteorology, Transport Dynamics, and Model Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of continuous Mars SEIS and pressure data from unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Seydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.2964-2981. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal seismic activity on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knapmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576, pp.117171. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comodulation Analysis of Atmospheric Energy Injection Into the Ground Motion at InSight, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence in the Lower Atmosphere of Mars Enhanced by Transported Dust Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE007066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03726933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The whirlwinds of Elysium: A catalog and meteorological characteristics of “dust devil” vortices observed by InSight on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph D. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 355, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model Meteorological and Aeolian Predictions for Mars 2020 and the Jezero Crater Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de La Torre Juárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pla-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00788-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic constraints from a Mars impact experiment using InSight and Perseverance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander E Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.59-64. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-021-01502-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetry as a Tool for Observing Orographic Gravity Waves on Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourav Mahapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne M. Stam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, 96 (12p.). </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/abf4cf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03226091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Noise Autocorrelations on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Compaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (6), </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021EA001755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars perihelion cloud trails as revealed by MARCI: Mesoscale topographically focused updrafts and gravity wave forcing of high altitude clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Todd Clancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas G. Heavens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip B. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 362, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03726941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Infrasound Signals in InSight Data Using Coupled Pressure/Ground Deformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.3055-3064. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars's Twilight Cloud Band: A New Cloud Feature Seen During the Mars Year 34 Global Dust Storm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Connour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachariah Milby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alhosani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (1), pp.e2019GL084997. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL084997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02420239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale modeling of Venus' bow-shape waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 335, pp.113376. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Year 34 Column Dust Climatology from Mars Climate Sounder Observations: Reconstructed Maps and Model Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Kleinböhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (8), </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal Variations of Dust During the 2018 Global Dust Storm Observed by the Mars Climate Sounder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Kleinböhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James H Shirley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (1), pp.e2019JE006115. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Infrasound: Numerical Modeling and Analysis of InSight's Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Martire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (6), </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Observations With the InSight Solar Arrays: Dust, Clouds, and Eclipses on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Lemmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Maki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (5), </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019EA000992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Effects on the SEIS‐InSight Instrument, Improvement of Seismic Records, and Characterization of Long Period Atmospheric Waves From Ground Displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (7), pp.0. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Observations of Phobos Transits by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Widmer‐schnidrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐r. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mittelholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (19), </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL089099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Large Dust Storm in the Near-Surface Atmosphere as Measured by InSight in Elysium Planitia, Mars. Comparison With Contemporaneous Measurements by Mars Science Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viúdez-Moreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03726969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal and time-varying magnetic fields at the InSight landing site on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mittelholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.199-204. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0537-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02544796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismicity of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modeling of Saturn's atmosphere. Part III: Global statistical picture of zonostrophic turbulence in high-resolution 3D-turbulent simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland M. B. Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 345, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03726979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Sustainability Push to Reshape Business Models? Evidence from the European Wine Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology of the InSight landing site on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H Warner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.1014. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-14679-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gravity waves on the middle atmosphere of Mars: a non-orographic gravity wave parameterization based on Global Climate modeling and MCS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (3), </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JE005873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polarization of Ambient Noise on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Horleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface Structure at the InSight Landing Site From Compliance Measurements by Seismic and Meteorological Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (6), pp.e2020JE006387. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from the InSight mission on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.183-189. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0544-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Observed Magnetic Variability for a Sol on Mars From InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mittelholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (9), </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modeling of Saturn's atmosphere. Part II: Multi-annual high-resolution dynamical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Indurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurdesoif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 335, pp.113377. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative-equilibrium model of Jupiter’s atmosphere and application to estimating stratospheric circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 351, pp.113935. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere of Mars as observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Lemmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0534-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Crater Near InSight: Implications for Seismic Impact Detectability on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (8), pp.e2020JE006382. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Dust Devil Tracks Around the InSight Landing Site, Mars, and Comparison With In Situ Atmospheric Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (10), pp.e2020GL087234. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020gl087234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for InSight: Evaluation of the Blind Test for Martian Seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Francis Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90 (4), pp.1518-1534. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220180379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of gravity waves distribution and propagation in the thermosphere of Mars based on MGS, ODY, MRO and MAVEN density measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.104708. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2019.104708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealised simulations of the deep atmosphere of hot Jupiters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sainsbury-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fromang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.A114. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02408232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Internal Structures of hot Jupiters using the GCM DYNAMICO: Deep, Hot, Adiabats as a Possible Solution to the Radius Inflation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Sainsbury-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fromang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, American Astronomical Society, Extreme Solar Systems 4, id. 326.01. Bulletin of the American Astronomical Society, Vol. 51, No. 6, 51 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExoMars Atmospheric Mars Entry and Landing Investigations and Analysis (AMELIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Karatekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Aboudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-019-0578-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars’ Background Free Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-019-0579-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology and Physical Properties Investigations by the InSight Lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kargl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (5), pp.84. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0512-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary boundary layer and slope winds on Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 314, pp.149 - 158. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DREAMS Experiment Onboard the Schiaparelli Module of the ExoMars 2016 Mission: Design, Performances and Expected Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Debei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bettanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Molfese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Arruego Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (6), pp.art. 103. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0535-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01858965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Science with InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (7), pp.1-64. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional turbulence-resolving modeling of the Venusian cloud layer and induced gravity waves. Inclusion of complete radiative transfer and wind shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (10), pp.2773-2789. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JE005679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First quantification of relationship between dune orientation and sediment availability, Olympia Undae, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fernandez-Cascales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 489, pp.241-250. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seasonally recurrent annular cyclone in Mars northern latitudes and observations of a companion vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Sanchez-Lavega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. del Río-Gaztelurrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ordoñez-Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (11), pp.3020-3034. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JE005740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01901788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DREAMS experiment flown on the ExoMars 2016 mission for the study of Martian environment during the dust storm season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bettanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Debei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Molfese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Colombatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.484-493. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2018.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01699542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6th international conference on Mars polar science and exploration: Conference summary and five top questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac B. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serina Diniega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Beaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsteinn Thorsteinsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 308, pp.2-14. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equatorial Oscillation and Planetary Wave Activity in Saturn's Stratosphere Through the Cassini Epoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Flasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.246-261. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JE005419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of Rocket Dust Storms on Mars in the LMD Martian GCM: Modeling Details and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.982-1000. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JE005255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability in winds in the north polar region of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac B. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 308, pp.188-196. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The water cycle and regolith-atmosphere interaction at Gale crater, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam J. Steele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 289, pp.56-79. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03727066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow precipitation on Mars driven by cloud-induced night-time convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Hinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (9), pp.652 - 657. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo3008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01640088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Martian water cycle with high-resolution global climate simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 291, pp.82-106. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Ground Deformation and Shallow Surface Waves Generated by Martian Dust Devils and Perspectives for Near-Surface Structure Inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1-4), pp.501-524. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0378-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02551135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katabatic jumps in the Martian northern polar regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Difference Modeling of Acoustic and Gravity Wave Propagation in Mars Atmosphere: Application to Infrasounds Emitted by Meteor Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Komatitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 211 (n° 1-4), pp. 547-570. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0324-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional turbulence-resolving modeling of the Venusian cloud layer and induced gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JE005146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamical nature of Saturn's North Polar hexagon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Zeitlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for InSight: An Invitation to Participate in a Blind Test for Martian Seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 88 (n° 5), pp. 1290-1302. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220170094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations of the Seismic Pressure Noise on Mars Determined from Large Eddy Simulations and Demonstration of Pressure Decorrelation Techniques for the Insight Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0343-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Eddy Simulations of Dust Devils and Convective Vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaolin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junshi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 203, pp.245 - 275. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0284-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratospheric aftermath of the 2010 Storm on Saturn as observed by the TEXES instrument. I. Temperature structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas K. Greathouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 277, pp.196-214. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2016.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Devil Sediment Transport: From Lab to Field to Global Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Klose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley C. Jemmett-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Kahanpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Kahre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Knippertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 203, pp.377-426. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0261-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03727095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Applications of Dust Devil Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph D. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaolin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Kahanpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Klose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 203, pp.5-37. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0239-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03727096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratospheric benzene and hydrocarbon aerosols detected in Saturn’s auroral regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A89. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the impact of local processes on dust lifting in martian climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Mulholland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Read</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 252, pp.212-227. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in Saturn’s stratosphere inferred from Cassini/CIRS limb observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Flasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 258, pp.224-238. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific rationale for Saturn׳s in situ exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (Part A), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2014.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the microphysics of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ice clouds within wave-induced cold pockets in the Martian mesosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 237, pp.239-261. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modeling of Saturn’s atmosphere. Part I: Evaluation of the radiative transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Indurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 238, pp.110-124. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modeling of the Martian water cycle with improved microphysics and radiatively active water ice clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (7), pp.1479-1495. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JE004550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Ice Ages on Mars: The role of radiatively active clouds and cloud microphysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (14), pp.4873-4879. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL059861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentation waves on the Martian North Polar Cap: Analogy with megadunes in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Carpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 403 (octobre), pp.56-66. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from radio occultation measurements with the Mars Reconnaissance Orbiter: A nocturnal mixed layer in the tropics and comparisons with polar profiles from the Mars Climate Sounder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Hinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami W. Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Kahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varoujan Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Haberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 243, pp.91-103. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital radar, imagery, and atmospheric modeling reveal an aeolian origin for Abalos Mensa, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.C. Brothers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (7), pp.1334-1339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermal plume model for the Martian convective boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Colaïtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (7), pp.1468-1487. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgre.20104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the faint young Sun problem and the possible climates of the Archean Earth with a 3-D GCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wordsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (18), pp.10414-10431. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrd.50808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocket dust storms and detached dust layers in the Martian atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (4), </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgre.20046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horizontal motion of dust devils on Mars derived from CRISM and CTX/HiRISE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Erkeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 227 (january), pp.8-20. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2013.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spiral troughs of Mars as cyclic steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac B. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W. Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan D. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Parker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (9), pp.1835-1857. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgre.20142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of horizontal forward motion velocities of terrestrial dust devils: Towards a proxy for ambient winds on Mars and Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pathare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Towner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221 (2), pp.632-645. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of radiatively active water ice clouds on the Martian climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (23), pp.L23202. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL053564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphelion water-ice cloud mapping and property retrieval using the OMEGA imaging spectrometer onboard Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (E11), pp.E00J07. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JE003940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity waves mapped by the OMEGA/MEX instrument through O-2 dayglow at 1.27 mu m: Data analysis and atmospheric modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Zasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (6), pp.E00J08. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012je004065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity waves, cold pockets and CO2 clouds in the Martian mesosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -A. Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (2), pp.L02201. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL050343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on ''Observing desert dust devils with a pressure logger&quot; by Lorenz (2012) – insights on measured pressure fluctuations from large-eddy simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.151-154. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-1-151-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03325777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide distribution and glacial origin of polar gypsum on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Verpoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 317-318 (february), pp.44-55. </w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of martian mesoscale winds on surface temperature and on the determination of thermal inertia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (2), pp.504-519. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of comparison between Martian and terrestrial mesoscale meteorological phenomena: Katabatic winds and boundary layer convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp.915-922. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2010.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter and spring evolution of northern seasonal deposits on Mars from OMEGA on Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Appéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pommerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (5), pp.E05001. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JE003762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The martian mesosphere as revealed by CO2 cloud observations and General Circulation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 216 (1), pp.10-22. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and time-variation of spire streaks at Pavonis Mons on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toyota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (8), pp.672-682. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Martian Atmospheric Boundary Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petrosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galperin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.RG3005. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010RG000351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the mesospheric CO&amp;lt;sub&amp;gt;2 &amp;lt;/sub&amp;gt;clouds on Mars: MEx/OMEGA and MEx/HRSC observations and challenges for atmospheric models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 209 (2), pp.452-469. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-altitude CO2 clouds on Mars: A view from MEx observations, the LMD MGCM, and convective potential calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.1047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gully formation on Mars: Two recent phases of formation suggested by links between morphology, slope orientation and insolation history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 208 (2), pp.658-666. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the power law hypothesis for the size-frequency distribution of terrestrial and martian dust devils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Pathare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Towner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 209 (2), pp.851-853. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to Structure and dynamics of the convective boundary layer on Mars as inferred from large-eddy simulations and remote-sensing measurements (vol 136, pg 2205, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Hinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 136 (653), pp.2205-2206. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-tropical subsurface ice on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kreslavsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (1), pp.L01202. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GL041426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model to simulate the Martian mesoscale and microscale atmospheric circulation: Validation and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JE003242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate estimation of solar irradiance on Martian slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL034956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of surface pressure on Mars with the Mars Express/OMEGA spectrometer: 1. Retrieval method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JE002871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of surface pressure on Mars with the Mars Express/OMEGA spectrometer: 2. Meteorological maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JE002870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous nucleation on Mars. An unexpected process that deciphers mysterious elongated clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Hernandez-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMEGA/Mars Express dust storm catalogue: a local dust storm survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leseigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Study of Martian Dust: Detection of Local Dust Storms, Estimation of Vertical Distribution, and Surface Pressure Analysis Using OMEGA Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Kazama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohei Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leseigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasumasa Kasaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mars Climate Database, MCD version 6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bierjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-516, </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04674948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global characterization of the Martian global dust optical depth with 2.7 μm observations by OMEGA/MEx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kazama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leseigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Mars 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Pasadena (California), United States. pp.LPI Contribution No. 3007, 2024, id.3103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04682905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal and meridional circulation on Uranus and Neptune reproduced by a Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Milcareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-859, </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04681614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan’s methane: from lakes to clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scot Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-523, </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04687293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venus near-surface dynamics: slope winds and dust transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-384, </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Modelling of Titan’s Shangri-La region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-408, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling for academic research : patterns, determinants and mitigation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-11656, </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first direct measurement of the saturnian stratospheric winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Benmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03903693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of shoreline shape on Titan lake breezes and methane evaporation from a 3D mesoscale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scot Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Lora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Meeting of the Division for Planetary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, San Antonio, United States. pp.id. 216.02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04489173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Venus Climate Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bierjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Online, Unknown Region. pp.Abstract B4.1-0013-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04453495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Troposphere-to-Mesosphere Modelling of Martian CO2 Ice Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.EPSC2022-1242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03751490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative heat sources in the stratosphere of Uranus and Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Milcareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-1034, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-1034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Mars Climate Modelling with the LMD Mars Global Climate Model, Now Called the Mars “Planetary Climate Model” (PCM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois, Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bierjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delavois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international workshop on the Mars atmosphere: Modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.1102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03690056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CO2 Clouds Convection in the Martian Polar Nights with Large-Eddy Simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric, Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international workshop on the Mars atmosphere: Modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03695496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation and wind above a methane lake on Titan from a new mesoscale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scot C R Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Meeting of the Division for Planetary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, London, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global troposphere-to-mesosphere modelling of martian CO2 ice clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022 (EPSC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenade, Spain. pp.EPSC2022-1242, </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-1242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04290530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mars Climate Database (Version 6.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bierjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-786, </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04447462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mars Climate Database, Version 6.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois, Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bierjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international workshop on the Mars atmosphere: Modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.1103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03690100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case and Approach for Continuous, Simultaneous, Global Mars Weather Monitoring from Orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas G. Heavens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cardesin-Moinelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03743166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the middle/upper atmosphere of Venus and Mars combining 3D modeling and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Quirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03741799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Catalog from Mars Orbiter Laser Altimeter / Mars Global Surveyor Data Using Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory A. Neumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Meeting, France. pp.EGU21-14672, </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03452604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global 3D modelling of Martian CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Meeting, France. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03446660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Venus Climate Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Unknown Region. pp.id.EGU21-5515, </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04450111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Venus Climate Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03313877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First direct measurements of the zonal winds in Saturn's stratosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.EPSC2021-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global 3D modelling of Martian CO2 clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03319697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Venus Climate Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Meeting of the Venus Exploration Analysis Group (VEXAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, Unknown Region. pp.8021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04446535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCM simulations of Uranus and Neptune: general circulation and eddy activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Milcareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leconte Jérémy,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03311383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Clouds in Mars Orbiter Laser Altimeter/Mars Global Surveyor Data with K-Means Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory A. Neumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03023658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Single-Station Measurement of Ground-Coupled Airwaves: Discrimination of Martian Infrasound and Assessment of Terrestrial Setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mars Climate Database (MCD version 5.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Vals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly, EGU2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.d.7153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04408114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations below the clouds of Venus with the IPSL Venus GCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar Garate Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Niseko, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of Mars atmospheric waves trapped in the night side surface wave guide and predictions of measurements by pressure and seismic sensors of InSight Mars mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Martire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mars Climate Database (version 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Vals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-593-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04406369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence modelling in Titan's zonal wind collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vatant d'Ollone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-1430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of the convection in the Venusian cloud layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Niseko, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a (GCM-based) Venus Climate Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Niseko, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Latest Mars Climate Database (Version 6.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Vals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Pasadena, United States. pp.LPI Contribution No. 2089, id.6171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04408091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative-equilibrium model of Jupiter's atmosphere and application to estimating stratospheric circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new generation Mars Global Climate Model at LMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02049385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mars Climate Database (Version 5.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Vals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Workshop: “From Mars Express to ExoMars”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Madrid, Spain. pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04393573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the interannual variablitity of the Martian atmosphere with the Mars Climate Database v5.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forget François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04393379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Climate Modeling of Saturn's troposphere and stratosphere, with applications to Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd COSPAR Scientific Assembly. Held 14-22 July 2018, in Pasadena, California, USA, Abstract id. B5.2-33-18.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution Global Climate Modeling of Saturn's and Jupiter's tropospheric and stratospheric circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurdesoif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Indurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturn's stratospheric equatorial oscillation and wave activity through the Cassini epoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. E. Hesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gorius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DREAMS experiment flown on the ExoMars 2016 mission for the study of Martian environment during the dust storm season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bettanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Debei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceasare Molfese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Colombatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Workshop on Metrology for AeroSpace (MetroAeroSpace)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padua, Italy. pp.249-255, </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroAeroSpace.2017.7999574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01573505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original deep convection in the atmosphere of Mars driven by the radiative impact of dust and water-ice particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-428-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01621402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian GCM with complete CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds microphysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01621391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ice clouds model for GCMs and mesoscale models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01483729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nighttime Convection by Water-Ice Clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Hinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on the Mars Atmosphere: Modelling and observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenade, Spain. pp.3210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01661926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jets, eddies & waves in Saturn's troposphere and stratosphere from multi-annual high-resolution Global Climate Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurdesoif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Indurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #48</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pasadena, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A change of seasons in Saturn's stratosphere from Cassini/CIRS: evolution of the equatorial oscillation and reversal of hemispheric transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. E. Hesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon L. Bjoraker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #48</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pasadena, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ice clouds with a Mars Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPS 48 / EPSC 11 (Division for Planetary Sciences and the European Planetary Science Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pasadena, United States. pp.id.#220.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01380332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Mesospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Clouds: a Review of a Decade of Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.P24C-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01403529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic signals from Dust Devils on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, à renseigner, Unknown Region. p. 196-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water ice clouds on Mars: a study of partial cloudiness with a global climate model and MARCI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.id.1751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01217149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high resolution study of the Martian water cycle with a global climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01217131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Global Climate Model for Saturn's stratosphere and perspectives for other gas giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Indurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Mars Climate Database v5.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.id.1301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MARs Boundary Layer LIDAR (MARBLL) observation strategies and corresponding performance predictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.id.16614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Vision of the Martian Atmosphere and Surface Through Mesoscale Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Pasadena, United States. pp.1412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MARs Boundary Layer Lidar Experiment: Mars Winds at last!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.4404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Martian Water Cycle with an Improved Representation of Water Ice Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.id. 2402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of Saturn's stratospheric dynamics through Global Climate Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Indurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tucson, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesospheric CO2 Clouds on Mars: Detection, Properties and Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Pasadena, United States. pp.1133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the Mars Climate with the LMD Mars Global Climate Model: validation and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.id.1204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grid Scale Processes: towards a Next-Generation Dust Lifting Scheme for Martian GCMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Mulholland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Read</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Saturn's polar haze in the thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D-photochemical modeling of Saturn’s stratosphere: hydrocarbon and water distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas, Greathouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society, DPS meeting #46, #508.08 - 2014, held in Tucson (USA) 2014-11-09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tucson, United States. pp.#508.08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars in the Glacial Ages of The Past Millions of Years: Modeling a Planet Partially Mantled by Dust and Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.4102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in Saturn's stratosphere from Cassini/CIRS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DREAMS experiment on the ExoMars 2016 mission for the study of Martian environment during the dust storm season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bettanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Debei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Molfese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Arruego Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Metrology for Aerospace (MetroAeroSpace)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Benevento, Italy. pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microphysical Simulations of Mesospheric CO2 Ice Clouds and Comparison to Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on the Mars Atmosphere : Modeling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.3105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal structure of the 2011 Saturn's stratospheric beacon mapped with TEXES/IRTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas K. Greathouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Lacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyndsay Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in Saturn's stratosphere from Cassini/CIRS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Flasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Defines a Martian Glacial State? Analysis of the Mars Climate System Under Past Conditions Using the new LMD Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, The Woodlands, United States. LPI Contribution No. 1719, p.1895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity waves and the exotic meteorology of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Todd Clancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRTF/TEXES observations of Saturn's stratospheric beacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas K. Greathouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Lacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyndsay Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modeling of Saturn's atmosphere: fast and accurate radiative transfer and exploration of seasonal variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturn's stratospheric hydrocarbons from 2005-2012 Cassini/CIRS limb data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturn's stratospheric temperature and composition from Cassini/CIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France, France. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Mesospheric CO2 Ice Clouds in a 1D-Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.EPSC2013-537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonian Glacial Cycles on Mars: Response of the New LMD Global Climate Model to Orbital Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, The Woodlands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust rocket storms, gravity waves and their impact on the martian troposphere and thermosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC 2012 (European Planetary Science Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Madrid, Spain. pp.EPSC2012-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Cycle in the Northern Polar Region of Mars: Improved Modeling Using the LMD Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Mars Polar Science and Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Fairbanks, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the dynamical and microphysical origin of the mesospheric CO2 clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union: General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Martian Years of Observations of Mesospheric CO2 Clouds on Mars with OMEGA/MEX and HRSC/MEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exomars Climate Sounder (EMCS) Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kleinböhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Mccleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC-DPS2011-1521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperatures and Winds in the Martian Mesosphere from CO2 Clouds Observations and GCM Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.406-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to The Basics: Improving the Prediction of Temperature, Pressure and Winds in the LMD General Circulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide distribution and glacial origin of polar gypsum on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verpoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Mars Polar Science and Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Fairbanks, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exomars Climate Sounder (EMCS) Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kleinböhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Mccleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storms, devils and dust on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colaïtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesospheric CO2 Clouds on Mars: Hypotheses on their Dynamical and Microphysical Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth international workshop on the Mars atmosphere: Modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.420-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate modeling of the Amazonian glacial cycles using the new version of the LMD Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Mars meteorology using a &amp;quot;new generation&amp;quot; Mars Global Climate Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC-DPS2011-1568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Key Influence of Mesoscale Gravity Waves in the Formation of Mesospheric CO2 Clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco California, United States. pp.abstract id.P51E-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian mesospheric CO2 clouds: OMEGA and HRSC data, the LMD-MGCM and possibility for mesospheric convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna (Austria), Austria. pp.EGU2010-6311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian mesospheric CO2 clouds: Mars Express OMEGA and HRSC data, the LMD-MGCM and possibility for mesospheric convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAC 2010. International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland. pp.P2L37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-altitude CO2 clouds on Mars: Comparison of OMEGA and HRSC observations and GCM predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Meeting of the Division for Planetary Sciences of the AAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fajardo, Puerto Rico. pp.4407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Surface Pressure on Mars with the Mars Express OMEGA Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, League City, Texas, United States. pp.3109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping surface pressure using OMEGA observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars Atmosphere Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Granada, Spain, Spain. pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface pressure retrieval and meteorology on Mars using Mars Express / OMEGA instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Berlin, Germany. pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the climate in Titan’s lake regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa E Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scot C R Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-180, 2024, </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04689676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic topography, roughness, albedo, and thermal inertia maps for mesoscale modeling on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea E Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-907, 2024, </w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport processes of dust and water in the Martian atmosphere revealed by the MMX Infrared Spectrometer (MIRS): Fast retrieval code for aerosol and gaseous profiles for limb-sounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nakagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doressoundiram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Forget and M. Millour (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.3562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03896464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global martian CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cloud modelling improvements: Meteoric flux as condensation nuclei and radiatively active CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forget François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04409342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalysis of Mars Orbiter Laser Altimeter Atmospheric Features with Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Neumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04409663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Machine Learning Algorithms to Detect CO2 Clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory A. Neumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC 2020, 14th Europlanet Science Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Germany. 2020, </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03090121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global 3D modelling of Martian CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Meeting, France. 14, pp.EPSC2020-751, 2020, EPSC Abstracts. </w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03457140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mars Climate Database (MCD version 5.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. 10, pp.EPSC2015-438, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01211134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variations in Saturn's Stratosphere from Cassini/CIRS limb Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saturn Science Conference: Saturn in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Madison, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MARs Boundary Layer Lidar experiment (MARBLL): Winds at last on Mars!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.EGU2014-16617, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Global Climate Model to explore the rich dynamics of Saturn's stratosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉmerGéantes: a new Global Climate Model to study the dynamics of Saturn's stratosphere - and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. 15, pp.13168, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modeling of Saturn's atmosphere: exploration of seasonal variability and stratospheric dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, California, United States. 21, pp.2200, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal temperature variations in Saturn's stratosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Martian planetary boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren E. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arakel Petrosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert M. Haberle; R. Todd Clancy; François Forget; Michael D. Smith; Richard W. Zurek (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The atmosphere and climate of Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.172-202, 2017, 978-1-107-01618-7. </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781139060172.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01536132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Topical Volume on Dust Devils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph D. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn D. Neakrase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0314-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03727097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique méso-échelle de l'atmosphère martienne : développement d'un modèle météorologique et analyse des observations OMEGA / Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Planète et Univers [physics]. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00347021v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1056"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aymeric Spiga </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (167)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramparts around Lakes on Titan Impact Winds and Methane Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scot Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (9), pp.220. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/adf631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Near‐Surface Winds on Surface Temperature and Dust Transport on Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JE009133. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JE009133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal and Seasonal Variations of Gravity Waves in the Lower Atmosphere of Mars as Observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Hernández‐bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pla‐garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Banfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (2), pp.e2024JE008746. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024je008746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MMX InfraRed Spectrometer (MIRS) for the spectral characterization of the Martian system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonietta Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pernelle Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Reess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Fornasier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.69. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40645-025-00746-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modelling of Saturn’s atmosphere, Part V: Large-scale vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padraig T Donnelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt K James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 425 (January), pp.116302. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04694942v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable space research in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Santerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Meheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (4), pp.472-473. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-025-02506-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Study of Local Dust Storm Occurrences on Mars Using the 2.77 μm CO 2 Band Observed by OMEGA/Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Kazama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohei Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leseigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasumasa Kasaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (9), pp.e2025JE008987. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JE008987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WindSightNet: The Inter‐Annual Variability of Martian Winds Retrieved From InSight's Seismic Data With Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (2), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JE008695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High‐Order Harmonics of Thermal Tides Observed in the Atmosphere of Mars by the Pressure Sensor on the InSight Lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hernández‐bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forget François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Banfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (8), pp.e2023GL107674. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL107674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral location for the universal scaling regime in Martian atmospheric turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander E Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.597. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01752-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight quotas outperform focused mitigation strategies in reducing the carbon footprint of academic travel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (5), pp.054008. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad30a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04554595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storms and convection on Uranus and Neptune: impact of methane abundance revealed by a 3D cloud-resolving model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Selsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 690 (October), pp.A227. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04690581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolving Convection of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ice Clouds in the Martian Polar Nights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (12), pp.e2023GL106923. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gl106923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04620042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the InSight atmospheric imaging campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Lemmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Wolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viúdez-Moreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 421, pp.116248. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative-convective models of the atmospheres of Uranus and Neptune: heating sources and seasonal effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Milcareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A103. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04518319v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modeling of the Jupiter troposphere and effect of dry and moist convection on jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A274. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202245220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Phenomena in the Martian Atmosphere Through Mars Express Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sánchez-Lavega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. del Río-Gaztelurrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hernández-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-024-01047-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04729903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Speed of Sound and Wind in the Nighttime Martian Boundary Layer From Impact‐Generated Infrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouchka Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongbo Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe H Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carène Larmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024gl109726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04698349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of lake shape and size on lake breezes and air-lake exchanges on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scot C R Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M Lora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41, pp.115925. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04263607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radiative and dynamical impact of clouds in the atmosphere of the hot Jupiter WASP-43 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Teinturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A231. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202347069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D picture of moist-convection inhibition in hydrogen-rich atmospheres: Implications for K2-18 b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Selsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686 (June), pp.A131. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04408031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Fully-Tunable and Versatile TKE-l Turbulence Parameterization for the Simulation of Stable Boundary Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Arjdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cheruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Coulon-Decorzens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dehondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024MS004400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Wind Dispersion Effects During the InSight Tether Burial Activities to Better Constrain the Regolith Grain Size Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K S Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (5), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04154883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Slope Microclimates in the Mars Planetary Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vandemeulebrouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (10), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE007915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from InSight Robotic Arm Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Balabanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219 (3), pp.20. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-023-00964-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doppler wind measurements in Neptune’s stratosphere with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Carrión-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 674, pp.L3. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Atmospheric Features of Mars Orbiter Laser Altimeter Data Using Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (1), pp.e2022JE007384. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03913354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of Martian Convective Vortices Observed by InSight and Implications for Vertical Vortex Structure and Subsurface Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiwamu Nishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (8), pp.e2023JE007896. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023JE007896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Diurnal and Seasonal Turbulence Variations of the Martian Atmosphere Using a Spectral Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander E. Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ad06a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04472087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning and marsquakes: a tool to predict atmospheric-seismic noise for the NASA InSight mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A E Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chédozeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 233 (2), pp.978-998. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reappraisal of Subtropical Subsurface Water Ice Stability on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (21), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gl105177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics Reveals Short-Term Air Temperature Fluctuations Near Mars' Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph D. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asier Munguira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL100333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03993980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Largest recent impact craters on Mars: Orbital imaging and surface seismic co-investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Posiolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 378 (6618), pp.412-417. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abq7704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03918132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mars system revealed by the Martian Moons eXploration mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazunori Ogohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiromu Nakagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohei Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Kouyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomohiro Usui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74, pp.1. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-021-01417-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03510824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint evolution of equatorial oscillation and interhemispheric circulation in Saturn’s stratosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-022-01670-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troposphere-to-mesosphere microphysics of carbon dioxide ice clouds in a Mars Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 385 (October), pp.115098. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nighttime convection in water-ice clouds at high northern latitudes on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiqun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 371, 6, p. 59-64. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03726927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-Sea Interactions on Titan: Effect of Radiative Transfer on the Lake Evaporation and Atmospheric Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scot C. R. Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/ac8d0b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03847079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extremely Elongated Cloud Over Arsia Mons Volcano on Mars: 2. Mesoscale Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hernández-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sánchez-Lavega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. del Río-Gaztelurrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03847081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First absolute wind measurements in Saturn's stratosphere from ALMA observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Benmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight Pressure Data Recalibration, and Its Application to the Study of Long-Term Pressure Changes on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JE007190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03726898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly formed craters on Mars located using seismic and acoustic wave data from InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Beucler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliya Posiolova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (10), pp.774-780. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-022-01014-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03945839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Analysis of the Martian Atmospheric Turbulence: InSight Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orkun Temel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Berk Senel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (15), pp.e2022GL099388. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GL099388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03847106v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of magnetic field signals during vortex-induced pressure drops at InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shea N. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mittelholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217, pp.105487. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2022.105487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03682334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening for the Landing: Seismic Detections of Perseverance's Arrival at Mars With InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouchka Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (4), </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020EA001585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Daytime Convective Vortices and Turbulence in the Martian Planetary Boundary Layer Based on Half‐a‐Year of InSight Atmospheric Measurements and Large‐Eddy Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (1), pp.e2020JE006511. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of continuous Mars SEIS and pressure data from unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Seydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.2964-2981. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex Dominated Aeolian Activity at InSight's Landing Site, Part 2: Local Meteorology, Transport Dynamics, and Model Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal seismic activity on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knapmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576, pp.117171. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the zonal winds of Jupiter’s stratospheric equatorial oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Greathouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 652, pp.A125. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Thermophysical Properties Near the InSight Lander Derived From 50 Sols of Radiometer Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Piqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (8), </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE006859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander and rover histories of dust accumulation on and removal from solar arrays on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph D Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German M Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Vicente-Retortillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 207, pp.105337. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex‐Dominated Aeolian Activity at InSight's Landing Site, Part 1: Multi‐Instrument Observations, Analysis, and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mcclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAPPIST Habitable Atmosphere Intercomparison (THAI) Workshop Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Turbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Mayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), pp.106. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/PSJ/abf4df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions to Heaven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanwen Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62, pp.6.22-6.25. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/astrogeo/atab103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variability of the Daytime and Nighttime Atmospheric Turbulence Experienced by InSight on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Murdoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (22), pp.e2021GL095453. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining Martian Regolith and Vortex Parameters From Combined Seismic and Meteorological Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JE006410. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Companion guide to the marsquake catalog from InSight, Sols 0–478: Data content and non-seismic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John F. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Böse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.106597. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.PEPI.2020.106597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dunes extraterrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03426887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Marsquake catalogue from InSight, sols 0–478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.106595. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The whirlwinds of Elysium: A catalog and meteorological characteristics of “dust devil” vortices observed by InSight on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph D. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire E Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 355, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comodulation Analysis of Atmospheric Energy Injection Into the Ground Motion at InSight, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mcclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence in the Lower Atmosphere of Mars Enhanced by Transported Dust Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JE007066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03726933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic constraints from a Mars impact experiment using InSight and Perseverance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Wójcicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ross Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon C Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander E Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.59-64. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-021-01502-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model Meteorological and Aeolian Predictions for Mars 2020 and the Jezero Crater Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M de La Torre Juárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pla-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 217 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-020-00788-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetry as a Tool for Observing Orographic Gravity Waves on Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourav Mahapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphne M. Stam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, 96 (12p.). </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/abf4cf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03226091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Noise Autocorrelations on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Compaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (6), </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021EA001755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars perihelion cloud trails as revealed by MARCI: Mesoscale topographically focused updrafts and gravity wave forcing of high altitude clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Todd Clancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas G. Heavens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip B. James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 362, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03726941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Infrasound Signals in InSight Data Using Coupled Pressure/Ground Deformation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.3055-3064. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120210079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: A Satellite Constellation to Enable Groundbreaking Mars Climate System Science and Prepare for Human Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. Lillis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Heavens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, 211 (59 pp). </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac0538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03381683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modeling of Saturn’s atmosphere. Part IV: Stratospheric equatorial oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 354, pp.114042. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Observations With the InSight Solar Arrays: Dust, Clouds, and Eclipses on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Lemmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Maki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (5), </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019EA000992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical Observations of Phobos Transits by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Widmer‐schnidrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.‐r. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mittelholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (19), </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL089099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Effects on the SEIS‐InSight Instrument, Improvement of Seismic Records, and Characterization of Long Period Atmospheric Waves From Ground Displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (7), pp.0. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismicity of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Large Dust Storm in the Near-Surface Atmosphere as Measured by InSight in Elysium Planitia, Mars. Comparison With Contemporaneous Measurements by Mars Science Laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Viúdez-Moreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03726969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal and time-varying magnetic fields at the InSight landing site on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mittelholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher T. Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.199-204. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0537-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02544796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modeling of Saturn's atmosphere. Part III: Global statistical picture of zonostrophic turbulence in high-resolution 3D-turbulent simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland M. B. Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 345, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03726979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Infrasound: Numerical Modeling and Analysis of InSight's Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Martire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (6), </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Year 34 Column Dust Climatology from Mars Climate Sounder Observations: Reconstructed Maps and Model Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Kleinböhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (8), </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diurnal Variations of Dust During the 2018 Global Dust Storm Observed by the Mars Climate Sounder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Kleinböhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James H Shirley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (1), pp.e2019JE006115. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE006115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Sustainability Push to Reshape Business Models? Evidence from the European Wine Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jasimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gravity waves on the middle atmosphere of Mars: a non-orographic gravity wave parameterization based on Global Climate modeling and MCS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (3), </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JE005873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology of the InSight landing site on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H Warner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.1014. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-14679-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polarization of Ambient Noise on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Horleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsurface Structure at the InSight Landing Site From Compliance Measurements by Seismic and Meteorological Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Drilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (6), pp.e2020JE006387. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from the InSight mission on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bruce Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Smrekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.183-189. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0544-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the shallow elastic and anelastic structure of Mars from InSight seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.213-220. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0536-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Observed Magnetic Variability for a Sol on Mars From InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mittelholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (9), </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative-equilibrium model of Jupiter’s atmosphere and application to estimating stratospheric circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 351, pp.113935. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Crater Near InSight: Implications for Seismic Impact Detectability on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (8), pp.e2020JE006382. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Dust Devil Tracks Around the InSight Landing Site, Mars, and Comparison With In Situ Atmospheric Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (10), pp.e2020GL087234. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020gl087234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modeling of Saturn's atmosphere. Part II: Multi-annual high-resolution dynamical simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Indurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurdesoif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 335, pp.113377. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere of Mars as observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Lemmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0534-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale modeling of Venus' bow-shape waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 335, pp.113376. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars's Twilight Cloud Band: A New Cloud Feature Seen During the Mars Year 34 Global Dust Storm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Connour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachariah Milby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alhosani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (1), pp.e2019GL084997. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL084997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02420239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealised simulations of the deep atmosphere of hot Jupiters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sainsbury-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fromang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 632, pp.A114. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201936445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02408232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Internal Structures of hot Jupiters using the GCM DYNAMICO: Deep, Hot, Adiabats as a Possible Solution to the Radius Inflation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Sainsbury-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Fromang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tremblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, American Astronomical Society, Extreme Solar Systems 4, id. 326.01. Bulletin of the American Astronomical Society, Vol. 51, No. 6, 51 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ExoMars Atmospheric Mars Entry and Landing Investigations and Analysis (AMELIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür Karatekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Aboudan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-019-0578-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars’ Background Free Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Nishikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-019-0579-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for InSight: Evaluation of the Blind Test for Martian Seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savas Ceylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Francis Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90 (4), pp.1518-1534. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220180379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of gravity waves distribution and propagation in the thermosphere of Mars based on MGS, ODY, MRO and MAVEN density measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.104708. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2019.104708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First quantification of relationship between dune orientation and sediment availability, Olympia Undae, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fernandez-Cascales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 489, pp.241-250. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional turbulence-resolving modeling of the Venusian cloud layer and induced gravity waves. Inclusion of complete radiative transfer and wind shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (10), pp.2773-2789. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JE005679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seasonally recurrent annular cyclone in Mars northern latitudes and observations of a companion vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Sanchez-Lavega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. del Río-Gaztelurrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ordoñez-Etxeberria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (11), pp.3020-3034. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JE005740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01901788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DREAMS experiment flown on the ExoMars 2016 mission for the study of Martian environment during the dust storm season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bettanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Debei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Molfese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Colombatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122, pp.484-493. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2018.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01699542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6th international conference on Mars polar science and exploration: Conference summary and five top questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac B. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serina Diniega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Beaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsteinn Thorsteinsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 308, pp.2-14. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Science with InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (7), pp.1-64. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equatorial Oscillation and Planetary Wave Activity in Saturn's Stratosphere Through the Cassini Epoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Flasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (1), pp.246-261. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JE005419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameterization of Rocket Dust Storms on Mars in the LMD Martian GCM: Modeling Details and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.982-1000. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JE005255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability in winds in the north polar region of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac B. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 308, pp.188-196. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DREAMS Experiment Onboard the Schiaparelli Module of the ExoMars 2016 Mission: Design, Performances and Expected Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Debei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bettanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Molfese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Arruego Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (6), pp.art. 103. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0535-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01858965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary boundary layer and slope winds on Venus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 314, pp.149 - 158. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology and Physical Properties Investigations by the InSight Lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kargl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (5), pp.84. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0512-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Ground Deformation and Shallow Surface Waves Generated by Martian Dust Devils and Perspectives for Near-Surface Structure Inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 211 (1-4), pp.501-524. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0378-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02551135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katabatic jumps in the Martian northern polar regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Difference Modeling of Acoustic and Gravity Wave Propagation in Mars Atmosphere: Application to Infrasounds Emitted by Meteor Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Komatitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 211 (n° 1-4), pp. 547-570. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0324-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow precipitation on Mars driven by cloud-induced night-time convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Hinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (9), pp.652 - 657. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo3008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01640088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Martian water cycle with high-resolution global climate simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 291, pp.82-106. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The water cycle and regolith-atmosphere interaction at Gale crater, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam J. Steele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 289, pp.56-79. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03727066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dynamical nature of Saturn's North Polar hexagon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Zeitlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional turbulence-resolving modeling of the Venusian cloud layer and induced gravity waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JE005146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for InSight: An Invitation to Participate in a Blind Test for Martian Seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 88 (n° 5), pp. 1290-1302. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220170094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations of the Seismic Pressure Noise on Mars Determined from Large Eddy Simulations and Demonstration of Pressure Decorrelation Techniques for the Insight Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-017-0343-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and Applications of Dust Devil Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph D. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew R. Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaolin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Kahanpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Klose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 203, pp.5-37. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0239-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03727096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Devil Sediment Transport: From Lab to Field to Global Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Klose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley C. Jemmett-Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Kahanpää</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Kahre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Knippertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 203, pp.377-426. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0261-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03727095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Eddy Simulations of Dust Devils and Convective Vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaolin Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junshi Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 203, pp.245 - 275. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0284-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratospheric aftermath of the 2010 Storm on Saturn as observed by the TEXES instrument. I. Temperature structure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas K. Greathouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leigh N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 277, pp.196-214. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2016.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in Saturn’s stratosphere inferred from Cassini/CIRS limb observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Flasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 258, pp.224-238. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of the impact of local processes on dust lifting in martian climate models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Mulholland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Read</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 252, pp.212-227. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratospheric benzene and hydrocarbon aerosols detected in Saturn’s auroral regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A89. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modeling of the Martian water cycle with improved microphysics and radiatively active water ice clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (7), pp.1479-1495. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JE004550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modeling of Saturn’s atmosphere. Part I: Evaluation of the radiative transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Indurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 238, pp.110-124. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Ice Ages on Mars: The role of radiatively active clouds and cloud microphysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (14), pp.4873-4879. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GL059861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentation waves on the Martian North Polar Cap: Analogy with megadunes in Antarctica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Carpy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 403 (octobre), pp.56-66. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from radio occultation measurements with the Mars Reconnaissance Orbiter: A nocturnal mixed layer in the tropics and comparisons with polar profiles from the Mars Climate Sounder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Hinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami W. Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel S. Kahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varoujan Akopian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert M. Haberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 243, pp.91-103. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the microphysics of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ice clouds within wave-induced cold pockets in the Martian mesosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 237, pp.239-261. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2014.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific rationale for Saturn׳s in situ exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.N. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (Part A), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2014.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the faint young Sun problem and the possible climates of the Archean Earth with a 3-D GCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wordsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (18), pp.10414-10431. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgrd.50808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermal plume model for the Martian convective boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Colaïtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (7), pp.1468-1487. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgre.20104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocket dust storms and detached dust layers in the Martian atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (4), </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgre.20046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horizontal motion of dust devils on Mars derived from CRISM and CTX/HiRISE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Erkeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 227 (january), pp.8-20. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2013.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spiral troughs of Mars as cyclic steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac B. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John W. Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan D. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Parker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (9), pp.1835-1857. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgre.20142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbital radar, imagery, and atmospheric modeling reveal an aeolian origin for Abalos Mensa, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.C. Brothers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Holt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (7), pp.1334-1339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity waves mapped by the OMEGA/MEX instrument through O-2 dayglow at 1.27 mu m: Data analysis and atmospheric modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Zasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Bellucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bibring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (6), pp.E00J08. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012je004065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity waves, cold pockets and CO2 clouds in the Martian mesosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -A. Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (2), pp.L02201. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL050343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphelion water-ice cloud mapping and property retrieval using the OMEGA imaging spectrometer onboard Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (E11), pp.E00J07. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JE003940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on ''Observing desert dust devils with a pressure logger&quot; by Lorenz (2012) – insights on measured pressure fluctuations from large-eddy simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.151-154. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gi-1-151-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03325777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide distribution and glacial origin of polar gypsum on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Verpoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 317-318 (february), pp.44-55. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements of horizontal forward motion velocities of terrestrial dust devils: Towards a proxy for ambient winds on Mars and Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pathare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Towner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 221 (2), pp.632-645. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of radiatively active water ice clouds on the Martian climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (23), pp.L23202. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GL053564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The martian mesosphere as revealed by CO2 cloud observations and General Circulation Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 216 (1), pp.10-22. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter and spring evolution of northern seasonal deposits on Mars from OMEGA on Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Appéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pommerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (5), pp.E05001. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JE003762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of comparison between Martian and terrestrial mesoscale meteorological phenomena: Katabatic winds and boundary layer convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, pp.915-922. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2010.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Martian Atmospheric Boundary Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petrosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galperin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49, pp.RG3005. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010RG000351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and time-variation of spire streaks at Pavonis Mons on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toyota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59 (8), pp.672-682. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2011.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of martian mesoscale winds on surface temperature and on the determination of thermal inertia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Montabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (2), pp.504-519. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2011.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gully formation on Mars: Two recent phases of formation suggested by links between morphology, slope orientation and insolation history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Morgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 208 (2), pp.658-666. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the power law hypothesis for the size-frequency distribution of terrestrial and martian dust devils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Pathare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Towner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 209 (2), pp.851-853. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-altitude CO2 clouds on Mars: A view from MEx observations, the LMD MGCM, and convective potential calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp.1047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to Structure and dynamics of the convective boundary layer on Mars as inferred from large-eddy simulations and remote-sensing measurements (vol 136, pg 2205, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Hinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 136 (653), pp.2205-2206. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-tropical subsurface ice on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kreslavsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (1), pp.L01202. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GL041426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the mesospheric CO&amp;lt;sub&amp;gt;2 &amp;lt;/sub&amp;gt;clouds on Mars: MEx/OMEGA and MEx/HRSC observations and challenges for atmospheric models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 209 (2), pp.452-469. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model to simulate the Martian mesoscale and microscale atmospheric circulation: Validation and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JE003242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and accurate estimation of solar irradiance on Martian slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL034956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of surface pressure on Mars with the Mars Express/OMEGA spectrometer: 1. Retrieval method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JE002871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing of surface pressure on Mars with the Mars Express/OMEGA spectrometer: 2. Meteorological maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112, </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JE002870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMEGA/Mars Express dust storm catalogue: a local dust storm survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leseigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Study of Martian Dust: Detection of Local Dust Storms, Estimation of Vertical Distribution, and Surface Pressure Analysis Using OMEGA Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Kazama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shohei Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leseigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasumasa Kasaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous nucleation on Mars. An unexpected process that deciphers mysterious elongated clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Hernandez-Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venus near-surface dynamics: slope winds and dust transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-384, </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Modelling of Titan’s Shangri-La region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-408, </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan’s methane: from lakes to clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scot Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-523, </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04687293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global characterization of the Martian global dust optical depth with 2.7 μm observations by OMEGA/MEx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kazama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leseigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Mars 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Pasadena (California), United States. pp.LPI Contribution No. 3007, 2024, id.3103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04682905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mars Climate Database, MCD version 6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bierjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-516, </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04674948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal and meridional circulation on Uranus and Neptune reproduced by a Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Milcareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-859, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04681614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first direct measurement of the saturnian stratospheric winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Benmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">obspm-03903693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traveling for academic research : patterns, determinants and mitigation options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ben-Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-11656, </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of shoreline shape on Titan lake breezes and methane evaporation from a 3D mesoscale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scot Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Lora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Meeting of the Division for Planetary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, San Antonio, United States. pp.id. 216.02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04489173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation and wind above a methane lake on Titan from a new mesoscale model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scot C R Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Hueso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Meeting of the Division for Planetary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, London, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mars Climate Database (Version 6.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bierjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-786, </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04447462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global troposphere-to-mesosphere modelling of martian CO2 ice clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022 (EPSC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Grenade, Spain. pp.EPSC2022-1242, </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-1242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04290530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mars Climate Database, Version 6.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois, Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bierjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international workshop on the Mars atmosphere: Modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.1103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03690100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CO2 Clouds Convection in the Martian Polar Nights with Large-Eddy Simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric, Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international workshop on the Mars atmosphere: Modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03695496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative heat sources in the stratosphere of Uranus and Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Milcareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-1034, </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-1034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Mars Climate Modelling with the LMD Mars Global Climate Model, Now Called the Mars “Planetary Climate Model” (PCM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois, Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bierjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delavois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh international workshop on the Mars atmosphere: Modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.1102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03690056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case and Approach for Continuous, Simultaneous, Global Mars Weather Monitoring from Orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas G. Heavens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pankine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cardesin-Moinelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03743166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the middle/upper atmosphere of Venus and Mars combining 3D modeling and observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Gilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Quirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03741799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Venus Climate Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bierjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Online, Unknown Region. pp.Abstract B4.1-0013-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04453495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Venus Climate Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Unknown Region. pp.id.EGU21-5515, </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04450111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Venus Climate Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03313877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global 3D modelling of Martian CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Meeting, France. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03446660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First direct measurements of the zonal winds in Saturn's stratosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Benmahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lellouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.EPSC2021-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global 3D modelling of Martian CO2 clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03319697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCM simulations of Uranus and Neptune: general circulation and eddy activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Milcareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leconte Jérémy,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress. EPSC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Meeting, France. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2021-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03311383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Venus Climate Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Meeting of the Venus Exploration Analysis Group (VEXAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, Unknown Region. pp.8021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04446535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloud Catalog from Mars Orbiter Laser Altimeter / Mars Global Surveyor Data Using Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory A. Neumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Meeting, France. pp.EGU21-14672, </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03452604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Clouds in Mars Orbiter Laser Altimeter/Mars Global Surveyor Data with K-Means Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory A. Neumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03023658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Single-Station Measurement of Ground-Coupled Airwaves: Discrimination of Martian Infrasound and Assessment of Terrestrial Setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a (GCM-based) Venus Climate Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Niseko, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence modelling in Titan's zonal wind collapse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vatant d'Ollone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Genève, Switzerland. pp.EPSC-DPS2019-1430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of the convection in the Venusian cloud layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Niseko, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mars Climate Database (version 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Vals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland. pp.EPSC-DPS2019-593-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04406369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative-equilibrium model of Jupiter's atmosphere and application to estimating stratospheric circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Latest Mars Climate Database (Version 6.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Vals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Mars 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Pasadena, United States. pp.LPI Contribution No. 2089, id.6171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04408091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations below the clouds of Venus with the IPSL Venus GCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itziar Garate Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Venus Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Niseko, Hokkaido, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of Mars atmospheric waves trapped in the night side surface wave guide and predictions of measurements by pressure and seismic sensors of InSight Mars mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Martire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, à renseigner, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mars Climate Database (MCD version 5.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Vals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly, EGU2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.d.7153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04408114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Climate Modeling of Saturn's troposphere and stratosphere, with applications to Jupiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd COSPAR Scientific Assembly. Held 14-22 July 2018, in Pasadena, California, USA, Abstract id. B5.2-33-18.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the interannual variablitity of the Martian atmosphere with the Mars Climate Database v5.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forget François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Pasadena (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04393379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a new generation Mars Global Climate Model at LMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02049385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mars Climate Database (Version 5.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Vals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Zakharov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Workshop: “From Mars Express to ExoMars”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Madrid, Spain. pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04393573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ice clouds model for GCMs and mesoscale models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01483729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original deep convection in the atmosphere of Mars driven by the radiative impact of dust and water-ice particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-428-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01621402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian GCM with complete CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds microphysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia. pp.EPSC2017-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01621391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DREAMS experiment flown on the ExoMars 2016 mission for the study of Martian environment during the dust storm season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bettanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Debei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceasare Molfese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Colombatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Workshop on Metrology for AeroSpace (MetroAeroSpace)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Padua, Italy. pp.249-255, </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroAeroSpace.2017.7999574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01573505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturn's stratospheric equatorial oscillation and wave activity through the Cassini epoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. E. Hesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gorius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nighttime Convection by Water-Ice Clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Hinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on the Mars Atmosphere: Modelling and observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenade, Spain. pp.3210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01661926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution Global Climate Modeling of Saturn's and Jupiter's tropospheric and stratospheric circulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurdesoif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Indurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Mesospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Clouds: a Review of a Decade of Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.P24C-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01403529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A change of seasons in Saturn's stratosphere from Cassini/CIRS: evolution of the equatorial oscillation and reversal of hemispheric transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. E. Hesman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon L. Bjoraker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #48</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pasadena, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ice clouds with a Mars Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPS 48 / EPSC 11 (Division for Planetary Sciences and the European Planetary Science Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pasadena, United States. pp.id.#220.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01380332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic signals from Dust Devils on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthasar Kenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taichi Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Kedar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, à renseigner, Unknown Region. p. 196-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03581288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jets, eddies & waves in Saturn's troposphere and stratosphere from multi-annual high-resolution Global Climate Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Meurdesoif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Indurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #48</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pasadena, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high resolution study of the Martian water cycle with a global climate model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. pp.EPSC2015-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01217131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water ice clouds on Mars: a study of partial cloudiness with a global climate model and MARCI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.id.1751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01217149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-grid Scale Processes: towards a Next-Generation Dust Lifting Scheme for Martian GCMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. P. Mulholland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Read</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Saturn's polar haze in the thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the Mars Climate with the LMD Mars Global Climate Model: validation and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.id.1204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesospheric CO2 Clouds on Mars: Detection, Properties and Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Pasadena, United States. pp.1133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MARs Boundary Layer LIDAR (MARBLL) observation strategies and corresponding performance predictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.id.16614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MARs Boundary Layer Lidar Experiment: Mars Winds at last!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.4404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Vision of the Martian Atmosphere and Surface Through Mesoscale Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Pasadena, United States. pp.1412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the Martian Water Cycle with an Improved Representation of Water Ice Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.id. 2402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of Saturn's stratospheric dynamics through Global Climate Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Indurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tucson, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D-photochemical modeling of Saturn’s stratosphere: hydrocarbon and water distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cavalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dobrijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas, Greathouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society, DPS meeting #46, #508.08 - 2014, held in Tucson (USA) 2014-11-09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tucson, United States. pp.#508.08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars in the Glacial Ages of The Past Millions of Years: Modeling a Planet Partially Mantled by Dust and Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.4102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in Saturn's stratosphere from Cassini/CIRS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DREAMS experiment on the ExoMars 2016 mission for the study of Martian environment during the dust storm season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bettanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Esposito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Debei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Molfese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Arruego Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Workshop on Metrology for Aerospace (MetroAeroSpace)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Benevento, Italy. pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microphysical Simulations of Mesospheric CO2 Ice Clouds and Comparison to Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Workshop on the Mars Atmosphere : Modeling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.3105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Mars Climate Database v5.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Oxford, United Kingdom. pp.id.1301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Global Climate Model for Saturn's stratosphere and perspectives for other gas giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Indurain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRTF/TEXES observations of Saturn's stratospheric beacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas K. Greathouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Lacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyndsay Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modeling of Saturn's atmosphere: fast and accurate radiative transfer and exploration of seasonal variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravity waves and the exotic meteorology of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Todd Clancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Defines a Martian Glacial State? Analysis of the Mars Climate System Under Past Conditions Using the new LMD Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, The Woodlands, United States. LPI Contribution No. 1719, p.1895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal structure of the 2011 Saturn's stratospheric beacon mapped with TEXES/IRTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas K. Greathouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Lacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyndsay Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes in Saturn's stratosphere from Cassini/CIRS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Flasar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAS/Division for Planetary Sciences Meeting #45</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturn's stratospheric temperature and composition from Cassini/CIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la Société Française d'Astronomie et d'Astrophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France, France. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturn's stratospheric hydrocarbons from 2005-2012 Cassini/CIRS limb data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Mesospheric CO2 Ice Clouds in a 1D-Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.EPSC2013-537-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonian Glacial Cycles on Mars: Response of the New LMD Global Climate Model to Orbital Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, The Woodlands, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust rocket storms, gravity waves and their impact on the martian troposphere and thermosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC 2012 (European Planetary Science Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Madrid, Spain. pp.EPSC2012-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exomars Climate Sounder (EMCS) Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kleinböhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Mccleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storms, devils and dust on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colaïtis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide distribution and glacial origin of polar gypsum on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Verpoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Mars Polar Science and Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Fairbanks, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to The Basics: Improving the Prediction of Temperature, Pressure and Winds in the LMD General Circulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperatures and Winds in the Martian Mesosphere from CO2 Clouds Observations and GCM Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. González-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.406-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exomars Climate Sounder (EMCS) Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kleinböhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Mccleese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC-DPS2011-1521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Martian Years of Observations of Mesospheric CO2 Clouds on Mars with OMEGA/MEX and HRSC/MEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesospheric CO2 Clouds on Mars: Hypotheses on their Dynamical and Microphysical Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth international workshop on the Mars atmosphere: Modelling and observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.420-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Mars meteorology using a &amp;quot;new generation&amp;quot; Mars Global Climate Model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.EPSC-DPS2011-1568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate modeling of the Amazonian glacial cycles using the new version of the LMD Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the dynamical and microphysical origin of the mesospheric CO2 clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union: General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Cycle in the Northern Polar Region of Mars: Improved Modeling Using the LMD Global Climate Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Mars Polar Science and Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Fairbanks, Alaska, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Key Influence of Mesoscale Gravity Waves in the Formation of Mesospheric CO2 Clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Lopez-Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco California, United States. pp.abstract id.P51E-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian mesospheric CO2 clouds: OMEGA and HRSC data, the LMD-MGCM and possibility for mesospheric convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienna (Austria), Austria. pp.EGU2010-6311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian mesospheric CO2 clouds: Mars Express OMEGA and HRSC data, the LMD-MGCM and possibility for mesospheric convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAC 2010. International Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Helsinki, Finland. pp.P2L37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-altitude CO2 clouds on Mars: Comparison of OMEGA and HRSC observations and GCM predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Scholten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Meeting of the Division for Planetary Sciences of the AAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Fajardo, Puerto Rico. pp.4407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Surface Pressure on Mars with the Mars Express OMEGA Spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, League City, Texas, United States. pp.3109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping surface pressure using OMEGA observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mars Atmosphere Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Granada, Spain, Spain. pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03802466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface pressure retrieval and meteorology on Mars using Mars Express / OMEGA instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Melchiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Berlin, Germany. pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic topography, roughness, albedo, and thermal inertia maps for mesoscale modeling on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea E Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-907, 2024, </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the climate in Titan’s lake regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa E Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scot C R Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Soto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-180, 2024, </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04689676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global martian CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; cloud modelling improvements: Meteoric flux as condensation nuclei and radiatively active CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forget François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04409342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanalysis of Mars Orbiter Laser Altimeter Atmospheric Features with Machine Learning Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Neumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04409663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport processes of dust and water in the Martian atmosphere revealed by the MMX Infrared Spectrometer (MIRS): Fast retrieval code for aerosol and gaseous profiles for limb-sounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nakagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aoki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doressoundiram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Barucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Forget and M. Millour (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on the Mars Atmosphere: Modelling and Observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France. pp.id.3562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03896464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global 3D modelling of Martian CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantino Listowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Meeting, France. 14, pp.EPSC2020-751, 2020, EPSC Abstracts. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03457140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Machine Learning Algorithms to Detect CO2 Clouds on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Caillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Falletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory A. Neumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC 2020, 14th Europlanet Science Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Meeting, Germany. 2020, </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2020-758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03090121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mars Climate Database (MCD version 5.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France. 10, pp.EPSC2015-438, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01211134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variations in Saturn's Stratosphere from Cassini/CIRS limb Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saturn Science Conference: Saturn in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Madison, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MARs Boundary Layer Lidar experiment (MARBLL): Winds at last on Mars!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Montmessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Déprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. 16, pp.EGU2014-16617, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal temperature variations in Saturn's stratosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global climate modeling of Saturn's atmosphere: exploration of seasonal variability and stratospheric dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, California, United States. 21, pp.2200, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉmerGéantes: a new Global Climate Model to study the dynamics of Saturn's stratosphere - and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienna, Austria. 15, pp.13168, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Global Climate Model to explore the rich dynamics of Saturn's stratosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guerlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03803514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Martian planetary boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soren E. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Määttänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arakel Petrosyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert M. Haberle; R. Todd Clancy; François Forget; Michael D. Smith; Richard W. Zurek (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The atmosphere and climate of Mars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.172-202, 2017, 978-1-107-01618-7. </w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781139060172.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01536132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Topical Volume on Dust Devils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph D. Lorenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn D. Neakrase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-016-0314-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03727097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique méso-échelle de l'atmosphère martienne : développement d'un modèle météorologique et analyse des observations OMEGA / Mars Express</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Planète et Univers [physics]. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00347021v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1055"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008695" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05246185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moisan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Rafkin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Soto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mackenzie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/adf631" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hern&#225;ndez&#8208;bernal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pla&#8208;garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banfield" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024je008746" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Barucci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Bernardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reess" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fornasier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merlin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00746-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santerne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Meheut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02506-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04694942v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig T Donnelly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guerlet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt K James" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bardet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282589v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kazama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Aoki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leseigneur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Kasaba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE008987" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729903v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-Lavega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. del R&#237;o-Gaztelurrutia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hern&#225;ndez-Bernal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larsen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01047-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04698349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Froment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H Lognonn&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Larmat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl109726" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissinot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabanes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245220" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04518319v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Milcareck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348987" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Lemmon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Campbell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Wolfe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vi&#250;dez-Moreiras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Lorenz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116248" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hern&#225;ndez&#8208;bernal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forget Fran&#231;ois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL107674" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904998v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Stott" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01752-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04690581v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leconte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348936" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04620042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caill&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Falletti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Math&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl106923" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04554595v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad30a6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467603v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Teinturier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#233;zard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leconte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347069" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04263607v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot C R Rafkin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Lora" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115925" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737007v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vignon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Arjdal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cheruy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coulon-Decorzens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dehondt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004400" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04408031v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348928" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03983706v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Stott" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ch&#233;dozeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Murdoch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac464" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04312875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lange" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincendon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105177" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04472087v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Stott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad06a9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154883v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Ali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007707" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04266806v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007915" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066274v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hudson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balabanska" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marteau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00964-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04134641v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Moreno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346621" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03913354v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007384" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184039v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Onodera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwamu Nishida" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007896" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot C. R. Rafkin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac8d0b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847081v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007352" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726927v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hinson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqun Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wilson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114693" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918132v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Posiolova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7704" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993980v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chide" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Lorenz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Munguira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100333" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03510824v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Ogohara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromu Nakagawa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Kouyama" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Usui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01417-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681679v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Audouard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115098" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03690475v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01670-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolff" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007190" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817598v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benmahi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cavali&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fouchet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moreno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lellouch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244200" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945839v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Posiolova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01014-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847106v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orkun Temel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Berk Senel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL099388" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682334v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shea N. Thorne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Johnson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittelholz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105487" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082393v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bardet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Millour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114042" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03381683v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Lillis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitchell" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montabone" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heavens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Harrison" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac0538" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03426887v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178955v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F. Garcia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006410" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470607v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095453" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589778v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fernando" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia W&#243;jcicka" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwen Han" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/astrogeo/atab103" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452474v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauchez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sergeev" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mayne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abf4df" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657987v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charalambous" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mcclean" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pike" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Golombek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006757" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241066v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001585" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657983v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lorenz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Forget" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Newman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006511" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369920v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D Lorenz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German M Mart&#237;nez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Vicente-Retortillo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E Newman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105337" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457076v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piqueux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils M&#252;ller" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Siegler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE006859" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358143v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benmahi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greathouse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hue" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giles" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141523" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590067v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baker" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Newman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charalambous" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006514" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532354v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Barkaoui" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210095" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362753v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117171" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549854v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stott" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclean" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Warren" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006538" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726933v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007066" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081243v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plasman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114119" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157431v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E Newman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de La Torre Ju&#225;rez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pla-Garc&#237;a" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewis" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00788-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554299v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01502-0" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226091v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourav Mahapatra" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rossi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne M. Stam" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/abf4cf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268318v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Compaire" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001755" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726941v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Todd Clancy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Wolff" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G. Heavens" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B. James" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Lee" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114411" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bowman" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210079" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02420239v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Connour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M. Schneider" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Milby" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alhosani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084997" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323587v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.07.010" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03017115v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Kass" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kleinb&#246;hl" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006111" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104002v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Shirley" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006115" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971385v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martire" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F Garcia" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006376" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02872154v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maki" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Banfield" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000992" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031548v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthasar Kenda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006278" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583301v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;r. Scholz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Driel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittelholz" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089099" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726969v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Newman" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemmon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006493" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544796v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Russell" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0537-x" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726979v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. B. Young" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113705" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422221v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouvrard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jasimuddin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02563276v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H Warner" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Grant" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauber" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14679-1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02884115v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilli" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Navarro" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005873" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031471v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Horleston" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ceylan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006545" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657932v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kenda" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kawamura" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006387" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531541v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golombek" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0544-y" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965294v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorne" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrett" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006505" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278447v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Indurain" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurdesoif" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.07.011" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082378v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delattre" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113935" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933048v2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teanby" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006382" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657926v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rodriguez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacob" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lucas" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl087234" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365912v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Clinton" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alemany" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180379" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967848v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vals" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montabone" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.104708" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02408232v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sainsbury-Martinez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fromang" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubos" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936445" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298731v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sainsbury-Martinez" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wang" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fromang" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubos" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104240v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ferri" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Karatekin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lewis" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Aboudan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0578-x" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104216v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishikawa" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0579-9" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895616v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grott" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kargl" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrade" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marshall" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0512-7" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923363v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schubert" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.06.006" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJCWQ6J0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01858965v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Esposito" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Debei" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bettanini" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molfese" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arruego Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0535-0" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980130v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005679" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331757v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fernandez-Cascales" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.03.001" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01901788v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Sanchez-Lavega" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garro" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hueso" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ordo&#241;ez-Etxeberria" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005740" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01699542v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bettanini" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Molfese" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Colombatti" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2018.01.019" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9T0RT9V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658676v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac B. Smith" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serina Diniega" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Beaty" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsteinn Thorsteinsson" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Becerra" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.06.027" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304295v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerlet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouchet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flasar" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fletcher" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005419" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658695v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005255" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658674v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.10.005" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727066v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam J. Steele" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Balme" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Lewis" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.02.010" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01640088v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Hinson" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madeleine" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo3008" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01497681v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Pottier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.02.016" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02551135v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kedar" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0378-0" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01643458v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Smith" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.10.021" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447014v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brissaud" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0324-6" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452776v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005146" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01543521v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Rostami" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zeitlin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.06.006" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655047v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Clinton" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banerdt" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170094" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540078v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0343-y" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457992v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Barth" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolin Gu" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hoffmann" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshi Ito" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0284-x" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316490v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K. Greathouse" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.04.030" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727095v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Klose" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley C. Jemmett-Smith" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kahanp&#228;&#228;" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Kahre" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0261-4" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727096v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0239-2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384522v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinatier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424745" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112412v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Mulholland" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Read" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.01.017" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172604v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sylvestre" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerlet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Flasar" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.025" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276366v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Fletcher" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lebreton" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.09.014" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984095v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.022" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZHJ9Z4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384506v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylvestre" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Indurain" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.010" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRF027G3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044402v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madeleine" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004550" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023522v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Head" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059861" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087723v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herny" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mass&#233;" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.06.033" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFLVW5S6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114602v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami W. Asmar" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Kahan" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varoujan Akopian" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Haberle" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.09.019" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FRDGMP7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099076v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Brothers" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Holt" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089504v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cola&#239;tis" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20104" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092200v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charnay" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wordsworth" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50808" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321113v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faure" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20046" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105164v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reiss" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erkeling" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.08.028" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2513R6X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107203v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Holt" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D. Howard" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Parker" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20142" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRW1T1HV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112438v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Balme" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pathare" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Metzger" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Towner" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Lewis" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.08.021" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMXG926V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115801v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL053564" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678749v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE003940" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113116v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Altieri" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Zasova" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Bellucci" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bibring" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012je004065" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113118v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Galindo" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A. Lopez-Valverde" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL050343" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325777v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-1-151-2012" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116278v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verpoorter" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.11.035" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-260WKRT7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120523v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Lewis" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.02.001" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G282JZGW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113892v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.04.025" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV7S8NH4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132273v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dout&#233;" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pommerol" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JE003762" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614919v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez-Galindo" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.08.006" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJTFPQC1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119138v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toyota" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kurita" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.01.015" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHSHQKCT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597566v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrosyan" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galperin" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Larsen" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010RG000351" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676218v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gondet" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Scholten" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hoffmann" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.05.017" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27NF0RJT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642904v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoffmann" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scholten" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136785v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Morgan" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Head" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.02.019" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLPTW894-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136721v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Pathare" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Balme" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Metzger" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Towner" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.06.027" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTCM48LQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139698v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Hinson" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.725" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138420v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mustard" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreslavsky" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041426" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113785v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003242" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110243v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034956" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDQC11HH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785119v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolla" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Melchiorri" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002871" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785989v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002870" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279494v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hernandez-Bernal" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1600" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279583v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1672" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279600v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-574" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04674948v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bierjon" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-516" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04682905v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazama" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aoki" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincendon" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04681614v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-859" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04687293v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-523" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676940v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-384" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676937v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bonnefoy" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-408" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082002v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11656" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03903693v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Benmahi" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11527" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04489173v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lora" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04453495v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lebonnois" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martinez" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751490v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880784v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-1034" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690056v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois, Forget" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bierjon" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavois" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695496v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric, Spiga" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837534v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04290530v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-1242" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04447462v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-786" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690100v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierron" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03743166v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pankine" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cardesin-Moinelo" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741799v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Quirino" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5687" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03452604v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Neumann" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14672" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03446660v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9457" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04450111v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5515" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313877v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-234" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743256v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moreno" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319697v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-324" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446535v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Martinez" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03311383v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leconte J&#233;r&#233;my," TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-54" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03023658v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669365v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martire" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04408114v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vals" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zakharov" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323706v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Garate Lopez" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Saux" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669380v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F. Garcia" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martire" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04406369v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Millour" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zakharov" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323203v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vatant d'Ollone" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323762v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323830v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04408091v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729909v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02049385v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04393573v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04393379v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Valverde" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonzalez-Galindo" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903234v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743802v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724469v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Hesman" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorius" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01573505v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceasare Molfese" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace.2017.7999574" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01621402v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01621391v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01483729v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01661926v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804303v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804273v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon L. Bjoraker" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01380332v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01403529v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581288v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01217149v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Wolff" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01217131v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803114v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Sylvestre" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139592v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104897v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire D&#233;prez" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057032v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smith" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059398v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patel" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coscia" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064907v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803397v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057515v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gondet" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonz&#225;lez-Galindo" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139581v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139630v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Mulholland" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Read" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803489v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082264v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas, Greathouse" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067125v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Head" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803415v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104037v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esposito" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arruego Rodriguez" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062215v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803160v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Richter" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Lacy" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Fletcher" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803469v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flasar" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905878v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905868v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Todd Clancy" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803324v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803335v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803266v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moses" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804365v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907077v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750275v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749778v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Altieri" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768563v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642908v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566268v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768207v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Schofield" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Kass" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleinb&#246;hl" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Mccleese" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642922v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566467v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colaitis" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647106v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verpoorter" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569133v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Allen" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768509v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cola&#239;tis" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642917v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768639v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Madeleine" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768159v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115186v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lopez-Valverde" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115528v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643345v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484773v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802314v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802466v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809246v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04689676v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E Bonnefoy" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-180" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676968v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea E Bonnefoy" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Hayes" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-907" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03896464v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakagawa" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoki" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doressoundiram" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barucci" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04409342v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04409663v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Neumann" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03090121v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-758" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03457140v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-751" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211134v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803625v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803901v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Patel" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;prez" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803514v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803566v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803575v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803511v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01536132v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren E. Larsen" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arakel Petrosyan" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139060172.007" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727097v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Reiss" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Balme" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn D. Neakrase" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo P. Rossi" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0314-8" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347021v3" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moisan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Rafkin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Soto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mackenzie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/adf631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05246185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hern&#225;ndez&#8208;bernal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pla&#8208;garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banfield" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024je008746" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Barucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Bernardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reess" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fornasier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00746-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04694942v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig T Donnelly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guerlet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt K James" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bardet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santerne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Meheut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-025-02506-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282589v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Kazama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Aoki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leseigneur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vincendon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasumasa Kasaba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE008987" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mimoun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Drilleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008695" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hern&#225;ndez&#8208;bernal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forget Fran&#231;ois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL107674" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Stott" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pinot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01752-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04554595v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad30a6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04690581v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leconte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348936" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04620042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caill&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M&#228;&#228;tt&#228;nen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Falletti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Math&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl106923" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Lemmon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Campbell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Wolfe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vi&#250;dez-Moreiras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Lorenz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116248" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04518319v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Milcareck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348987" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissinot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabanes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245220" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-Lavega" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. del R&#237;o-Gaztelurrutia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hern&#225;ndez-Bernal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larsen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01047-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04698349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouchka Froment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongbo Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H Lognonn&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne Larmat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gl109726" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04263607v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot C R Rafkin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Lora" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115925" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467603v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Teinturier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B B&#233;zard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leconte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347069" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04408031v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348928" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737007v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Vignon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Arjdal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cheruy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coulon-Decorzens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dehondt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004400" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007707" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04266806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007915" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066274v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hudson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balabanska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-00964-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04134641v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Moreno" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346621" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03913354v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007384" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184039v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Onodera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiwamu Nishida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taichi Kawamura" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007896" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04472087v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Stott" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad06a9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03983706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A E Stott" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R F Garcia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ch&#233;dozeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Murdoch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac464" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04312875v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincendon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105177" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03993980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chide" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bertrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D. Lorenz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asier Munguira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL100333" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918132v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Posiolova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abq7704" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03510824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunori Ogohara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromu Nakagawa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Kouyama" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Usui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01417-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03690475v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01670-7" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681679v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Audouard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115098" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726927v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hinson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqun Wang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wilson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114693" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847079v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot C. R. Rafkin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ac8d0b" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847081v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007352" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817598v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benmahi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cavali&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fouchet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moreno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lellouch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244200" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726898v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007190" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945839v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliya Posiolova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Collins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01014-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847106v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orkun Temel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Berk Senel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL099388" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03682334v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shea N. Thorne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Johnson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mittelholz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langlais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Lorenz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105487" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03241066v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fernando" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia W&#243;jcicka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Maguire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C St&#228;hler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001585" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657983v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lorenz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Forget" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Newman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006511" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532354v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Barkaoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Seydoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210095" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590067v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baker" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Newman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charalambous" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006514" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362753v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117171" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358143v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benmahi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greathouse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hue" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giles" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141523" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457076v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piqueux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils M&#252;ller" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Siegler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Millour" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE006859" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369920v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph D Lorenz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German M Mart&#237;nez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Vicente-Retortillo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E Newman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105337" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657987v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charalambous" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mcclean" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pike" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Golombek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006757" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452474v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fauchez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Turbet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sergeev" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mayne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abf4df" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589778v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwen Han" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savas Ceylan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/astrogeo/atab103" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470607v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murdoch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095453" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178955v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lorenz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l F. Garcia" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006410" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485320v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John F. Clinton" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Giardini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren B&#246;se" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.PEPI.2020.106597" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03426887v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163521v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clinton" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Driel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106595" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081243v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plasman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114119" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549854v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stott" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcclean" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Warren" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006538" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726933v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JE007066" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554299v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-021-01502-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157431v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E Newman" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de La Torre Ju&#225;rez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pla-Garc&#237;a" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wilson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lewis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00788-2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03226091v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourav Mahapatra" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rossi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne M. Stam" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/abf4cf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268318v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schimmel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Compaire" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001755" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726941v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Todd Clancy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Wolff" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G. Heavens" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B. James" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Lee" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114411" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03917216v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bowman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120210079" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03381683v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Lillis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitchell" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Montabone" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heavens" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Harrison" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac0538" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082393v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bardet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114042" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02872154v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Maki" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Banfield" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000992" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583301v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. St&#228;hler" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Widmer&#8208;schnidrig" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;r. Scholz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Driel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mittelholz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089099" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031548v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthasar Kenda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006278" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726969v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Newman" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemmon" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006493" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02544796v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Russell" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0537-x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726979v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. B. Young" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113705" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971385v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Martire" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F Garcia" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006376" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03017115v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Kass" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Kleinb&#246;hl" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006111" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104002v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Shirley" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE006115" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422221v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouvrard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jasimuddin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02884115v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gilli" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Navarro" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005873" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02563276v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H Warner" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A Grant" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauber" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14679-1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031471v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stutzmann" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Horleston" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ceylan" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006545" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657932v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kenda" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drilleau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Garcia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kawamura" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006387" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531541v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bruce Banerdt" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Smrekar" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Golombek" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0544-y" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526740v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0536-y" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965294v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Johnson" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorne" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joy" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrett" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006505" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082378v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delattre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113935" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933048v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teanby" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006382" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657926v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rodriguez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacob" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lucas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl087234" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278447v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Indurain" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurdesoif" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.07.011" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323587v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.07.010" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02420239v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Connour" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M. Schneider" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachariah Milby" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Forget" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alhosani" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084997" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02408232v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sainsbury-Martinez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wang" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fromang" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tremblin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubos" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936445" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298731v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sainsbury-Martinez" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wang" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fromang" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dubos" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104240v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ferri" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r Karatekin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Lewis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Aboudan" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0578-x" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104216v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishikawa" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0579-9" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365912v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Francis Clinton" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Alemany" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180379" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02967848v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vals" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montabone" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2019.104708" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331757v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fernandez-Cascales" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.03.001" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980130v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005679" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01901788v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Sanchez-Lavega" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garro" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hueso" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ordo&#241;ez-Etxeberria" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JE005740" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01699542v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bettanini" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Esposito" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Debei" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Molfese" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Colombatti" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2018.01.019" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9T0RT9V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658676v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac B. Smith" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serina Diniega" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Beaty" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsteinn Thorsteinsson" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Becerra" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.06.027" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304295v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerlet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouchet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flasar" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fletcher" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005419" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658695v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Wang" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005255" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658674v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.10.005" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01858965v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bettanini" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molfese" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arruego Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0535-0" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923363v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Schubert" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.06.006" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJCWQ6J0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895616v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grott" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kargl" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrade" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marshall" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0512-7" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02551135v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Kedar" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0378-0" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01643458v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Smith" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.10.021" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447014v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brissaud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0324-6" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01640088v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Hinson" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madeleine" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Navarro" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo3008" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01497681v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Pottier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.02.016" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727066v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam J. Steele" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Balme" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Lewis" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.02.010" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01543521v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Rostami" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zeitlin" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.06.006" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01452776v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JE005146" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655047v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Clinton" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banerdt" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Driel" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170094" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540078v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0343-y" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727096v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaolin Gu" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kahanp&#228;&#228;" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Klose" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0239-2" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727095v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley C. Jemmett-Smith" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Kahre" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0261-4" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01457992v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Barth" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Hoffmann" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshi Ito" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0284-x" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316490v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K. Greathouse" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.04.030" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172604v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sylvestre" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerlet" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Flasar" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.025" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112412v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Mulholland" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Read" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.01.017" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384522v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinatier" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424745" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044402v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madeleine" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004550" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384506v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylvestre" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Indurain" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.010" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRF027G3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023522v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Head" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059861" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087723v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herny" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mass&#233;" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Carpy" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.06.033" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFLVW5S6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114602v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami W. Asmar" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Kahan" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varoujan Akopian" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Haberle" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.09.019" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FRDGMP7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984095v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lef&#232;vre" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.04.022" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32ZHJ9Z4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276366v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Fletcher" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lebreton" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.09.014" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092200v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charnay" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wordsworth" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leconte" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50808" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089504v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cola&#239;tis" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rio" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20104" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321113v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faure" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20046" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105164v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reiss" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erkeling" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.08.028" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2513R6X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107203v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Holt" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D. Howard" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Parker" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgre.20142" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRW1T1HV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099076v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Brothers" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Holt" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113116v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Altieri" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Zasova" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Bellucci" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bibring" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012je004065" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113118v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Galindo" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -A. Lopez-Valverde" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL050343" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678749v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE003940" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325777v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-1-151-2012" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116278v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verpoorter" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.11.035" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-260WKRT7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112438v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Balme" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pathare" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Metzger" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Towner" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. Lewis" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.08.021" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMXG926V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115801v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL053564" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614919v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonz&#225;lez-Galindo" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.08.006" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJTFPQC1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132273v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dout&#233;" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pommerol" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JE003762" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113892v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.04.025" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SV7S8NH4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597566v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrosyan" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galperin" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Larsen" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010RG000351" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119138v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toyota" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kurita" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.01.015" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHSHQKCT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120523v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Lewis" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.02.001" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G282JZGW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136785v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Morgan" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Head" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.02.019" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLPTW894-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136721v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Pathare" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Balme" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Metzger" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Towner" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.06.027" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTCM48LQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642904v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gondet" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoffmann" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scholten" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139698v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Hinson" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.725" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138420v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mustard" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kreslavsky" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041426" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676218v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Scholten" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hoffmann" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.05.017" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27NF0RJT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113785v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003242" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110243v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034956" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JDQC11HH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785119v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolla" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Melchiorri" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002871" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785989v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JE002870" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279583v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1672" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279600v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-574" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279494v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hernandez-Bernal" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1600" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676940v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-384" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676937v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bonnefoy" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-408" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04687293v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-523" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04682905v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kazama" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aoki" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vincendon" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04674948v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierron" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bierjon" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-516" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04681614v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-859" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03903693v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Benmahi" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11527" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082002v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11656" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04489173v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lora" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837534v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04447462v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-786" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04290530v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-1242" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690100v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois, Forget" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierron" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bierjon" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695496v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric, Spiga" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880784v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-1034" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690056v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavois" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03743166v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pankine" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cardesin-Moinelo" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741799v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gilli" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lebonnois" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Quirino" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martinez" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5687" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04453495v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04450111v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5515" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03313877v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-234" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03446660v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9457" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743256v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moreno" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319697v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-324" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03311383v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leconte J&#233;r&#233;my," TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-54" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04446535v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Martinez" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03452604v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Neumann" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14672" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03023658v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669365v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martire" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Garcia" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323830v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323203v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vatant d'Ollone" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323762v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04406369v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Millour" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vals" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zakharov" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729909v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04408091v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323706v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Garate Lopez" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Saux" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669380v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael F. Garcia" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martire" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04408114v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zakharov" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903234v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04393379v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Valverde" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gonzalez-Galindo" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02049385v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04393573v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01483729v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01621402v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01621391v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01573505v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceasare Molfese" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace.2017.7999574" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724469v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. E. Hesman" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorius" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01661926v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743802v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01403529v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804273v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon L. Bjoraker" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01380332v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581288v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804303v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01217131v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01217149v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Wolff" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139630v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Mulholland" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Read" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803489v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139581v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057515v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gondet" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonz&#225;lez-Galindo" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104897v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire D&#233;prez" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bruneau" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059398v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patel" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coscia" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057032v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Smith" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064907v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803397v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Sylvestre" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082264v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hersant" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas, Greathouse" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067125v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Head" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803415v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104037v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esposito" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arruego Rodriguez" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062215v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139592v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803114v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803324v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Richter" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Lacy" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndsay Fletcher" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803335v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905868v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Todd Clancy" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905878v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803160v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803469v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flasar" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804365v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803266v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moses" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907077v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750275v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749778v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Altieri" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569133v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Schofield" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Kass" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kleinb&#246;hl" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Mccleese" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Allen" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768509v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cola&#239;tis" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647106v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verpoorter" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566467v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colaitis" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642922v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768207v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566268v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642917v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768159v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768639v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Madeleine" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642908v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768563v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115186v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lopez-Valverde" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115528v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643345v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484773v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802314v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802466v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809246v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676968v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea E Bonnefoy" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Hayes" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-907" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04689676v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E Bonnefoy" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-180" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04409342v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04409663v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Neumann" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03896464v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakagawa" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoki" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doressoundiram" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barucci" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03457140v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-751" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03090121v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2020-758" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01211134v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803625v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803901v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Patel" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;prez" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803511v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803575v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803566v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803514v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01536132v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren E. Larsen" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arakel Petrosyan" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781139060172.007" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727097v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Reiss" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Balme" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn D. Neakrase" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo P. Rossi" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-016-0314-8" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00347021v3" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>