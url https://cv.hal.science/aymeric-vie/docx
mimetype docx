--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -100,317 +100,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of multi-component description of hydrophilic fuel droplets in propagating spray flames</w:t>
+                <w:t xml:space="preserve">Numerical Analysis of Flame Shape Impact on the Performance of Fuel Staging in a Lean-Burn Aeronautical Burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Luiz Sacomano Filho</w:t>
+                <w:t xml:space="preserve">Léo Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís Eduardo de Albuquerque Paixão E Freire de Carvalho</w:t>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Carvalho Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Adrianus van Oijen</w:t>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113415⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (4), pp.041003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4063741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306693v1</w:t>
+                <w:t xml:space="preserve">hal-05248700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of Flame Shape Impact on the Performance of Fuel Staging in a Lean-Burn Aeronautical Burner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of multi-component description of hydrophilic fuel droplets in propagating spray flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Luiz Sacomano Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Eduardo de Albuquerque Paixão E Freire de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Mesquita</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Artur Carvalho Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
+                <w:t xml:space="preserve">Jeroen Adrianus van Oijen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 146 (4), pp.041003. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 263, pp.113415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4063741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248700v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flashback-induced flame shape transition in a two-stage LPP aeronautical combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo C.C. Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (4), pp.4781-4790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -438,352 +438,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new robust modeling strategy for multi-component droplet heat and mass transfer in general ambient conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of interface capturing methods for the simulation of two-phase flow in a unified low-Mach framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Krieger Guenther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123102⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513783v2</w:t>
+                <w:t xml:space="preserve">hal-03241460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency and accuracy in the simulation of two-phase flows with phase change using sharp interface capturing methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Boniou</w:t>
+                <w:t xml:space="preserve">A new robust modeling strategy for multi-component droplet heat and mass transfer in general ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Luiz Sacomano Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Carvalho Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schmitt Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Vié</w:t>
+                <w:t xml:space="preserve">Carlos Krieger Guenther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.123102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769760v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513783v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of interface capturing methods for the simulation of two-phase flow in a unified low-Mach framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Consistency and accuracy in the simulation of two-phase flows with phase change using sharp interface capturing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schmitt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241460v1</w:t>
+                <w:t xml:space="preserve">hal-03769760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducing segregation and particle dynamics in Large Eddy Simulation of particle-laden flows</w:t>
               </w:r>
@@ -808,51 +808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems (ICLASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -925,51 +925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1014,274 +1014,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of flame shape bifurcation in a two-stage swirled liquid burner using Large Eddy Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the framework for intermittency in Lagrangian stochastic models for turbulent flows: a way to an original and versatile numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo C C Mesquita</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Zamansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.015104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.015104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899849v1</w:t>
+                <w:t xml:space="preserve">hal-03177667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the framework for intermittency in Lagrangian stochastic models for turbulent flows: a way to an original and versatile numerical approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical analysis of flame shape bifurcation in a two-stage swirled liquid burner using Large Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+                <w:t xml:space="preserve">Léo C C Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Zamansky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104, pp.015104. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.015104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177667v1</w:t>
+                <w:t xml:space="preserve">hal-02899849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hyperbolic Two-Fluid Model for Compressible Flows with Arbitrary Material-Density Ratios</w:t>
               </w:r>
@@ -1293,51 +1293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 903, pp.A5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1410,51 +1410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125, pp.103233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1501,51 +1501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical description of turbulent particle-laden flows in the very dilute regime using the Anisotropic Gaussian Moment Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macole Sabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1599,235 +1599,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Flame Shapes and Structures in a Two-Stage Two-Injection Aeronautical Burner With Variable Fuel Staging Using Eulerian Large Eddy Simulations</w:t>
+                <w:t xml:space="preserve">Characterization of the hysteresis cycle in a two-stage liquid-fueled swirled burner through numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (7), </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (4), pp.5245-5253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4042205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415516v1</w:t>
+                <w:t xml:space="preserve">hal-02415520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the hysteresis cycle in a two-stage liquid-fueled swirled burner through numerical simulation</w:t>
+                <w:t xml:space="preserve">Numerical Study of Flame Shapes and Structures in a Two-Stage Two-Injection Aeronautical Burner With Variable Fuel Staging Using Eulerian Large Eddy Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (4), pp.5245-5253. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4042205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415520v1</w:t>
+                <w:t xml:space="preserve">hal-02415516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-equation model for the prediction of soot emissions in LES of gas turbines</w:t>
               </w:r>
@@ -1943,51 +1943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney O Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 365, pp.269-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2021,51 +2021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical and probabilistic modeling of a cloud of particles coupled with a turbulent fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2207,51 +2207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (4), pp.1553-1583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2562,51 +2562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing spray flame–vortex interaction: A spray spectral diagram for extinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Ihme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2647,382 +2647,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-laden flows forced by the disperse phase: Comparison between Lagrangian and Eulerian simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the generalisation of the mixture fraction to a monotonic mixing-describing variable for the flamelet formulation of spray flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ali Mani</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Ihme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2015.10.010⟩</w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (6), pp.773-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13647830.2015.1099740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327779v1</w:t>
+                <w:t xml:space="preserve">hal-01272954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Eulerian Large Eddy Simulation of disperse phase flows: an asymptotic preserving scheme for small Stokes number flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (1), pp.291-315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/140960438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the generalisation of the mixture fraction to a monotonic mixing-describing variable for the flamelet formulation of spray flames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Particle-laden flows forced by the disperse phase: Comparison between Lagrangian and Eulerian simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Ihme</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Pouransari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Zamansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (6), pp.773-806. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79, pp.144-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13647830.2015.1099740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272954v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of segregation and bifurcation in turbulent spray flames: A 3D counterflow configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3112,51 +3112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Anisotropic Gaussian velocity closure for inertial-particle laden flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3242,51 +3242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macole Sabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3333,51 +3333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-velocity correlations in high order moment methods for polydisperse evaporating sprays: modeling and numerical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3437,51 +3437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Polydispersion in the Eulerian Large Eddy Simulation of the Two-Phase Flow in an Aeronautical-type Burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3554,51 +3554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high order moment method for the simulation of polydisperse two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4753,64 +4753,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4861,64 +4861,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis of Flame Shape Impact on the Performance of Fuel Staging in a Lean-Burn Aeronautical Burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Cunha Caldeira Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Boston, United States. pp.GT2023-103233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4946,269 +4946,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validation strategy for LES subgrid scale models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Veynante</w:t>
+                <w:t xml:space="preserve">Numerical simulation of droplet evaporation using interface tracking methods: phase change modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Combustion Meeting (2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICLASS 2021, 15th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Edinburgh (virtual), United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/iclass.2021.5913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407027v1</w:t>
+                <w:t xml:space="preserve">hal-03205202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of droplet evaporation using interface tracking methods: phase change modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Vié</w:t>
+                <w:t xml:space="preserve">A validation strategy for LES subgrid scale models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS 2021, 15th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Combustion Meeting (2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Napoli (Virtual conference), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205202v1</w:t>
+                <w:t xml:space="preserve">hal-03407027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of flame shape stabilisation and transitions on the BIMER combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Cunha Caldeira Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5246,77 +5246,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of interface tracking methods in a low-Mach formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLASS 2021, 15th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Edinburgh, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5363,64 +5363,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES of the Ignition of a Two-Phase Staged Swirling Burner: Influence of Ignition Location and Operating Conditions on the Flame Shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Cunha Caldeira Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2020: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Online, United States. pp.GT2020-15227, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5575,51 +5575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large eddy simulation of a two-phase staged swirling burner using an euler-lagrange approach: calibration of the spray injection model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Cunha Caldeira Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5718,51 +5718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupays Jean-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t>
@@ -5804,51 +5804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Phase Flow Large Eddy Simulations of a Staged Multipoint Swirling Burner: Comparison Between Euler-Euler and Euler-Lagrange Descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Cunha Caldeira Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5947,51 +5947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Cunha Caldeira Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo: Turbine Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Charlotte, United States. pp.GT2017-64597, </w:t>
@@ -6042,51 +6042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Eulerian simulation of 3D turbulent particle laden flow based on the Anisotropic Gaussian Closure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macole Sabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6150,51 +6150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large eddy simulations of a liquid fuel swirl burner: flame characterization for pilot and multipoint injection strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6254,51 +6254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy simulation of swirling kerosene/air spray flame using tabulated chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6358,51 +6358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Direct Numerical Simulation of moderate-Stokes-number turbulent particulate flows using Algebraic-Closure-Based and Kinetic-Based Moment Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6466,51 +6466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a Multifluid Mesoscopic Eulerian Formalism on the Large Eddy Simulation of an aeronautical-type configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Sanjose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6649,64 +6649,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Cunha Caldeira Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6802,51 +6802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Center for Turbulence Research. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Research Briefs 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Turbulence Research - Stanford University, pp.205-216, 2013</w:t>
@@ -6888,51 +6888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchy of Eulerian models for trajectory crossing in particle-laden turbulent flows over a wide range of Stokes numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7000,51 +7000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-Gaussian quadrature method of moments for simulating high Stokes number turbulent two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7160,51 +7160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Dupays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7263,51 +7263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-order scheme for quadrature-based velocity high order moment methods for disperse two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7429,51 +7429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7523,51 +7523,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation aux grandes échelles d'écoulements diphasiques turbulents à phase liquide dispersée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Institut National Polytechnique de Toulouse - INPT, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010INPT0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7763,51 +7763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luiz Sacomano Filho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Eduardo de Albuquerque Paix&#227;o E Freire de Carvalho" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Carvalho Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Adrianus van Oijen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113415" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mesquita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063741" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o C.C. Mesquita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513783v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Krieger Guenther" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123102" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769760v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boniou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111604" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241460v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103957" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5949" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049771" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o C C Mesquita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.015104" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796207v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.615" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060365v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103233" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886835v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macole Sabat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cheneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042205" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.157" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632813v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O Fox" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.03.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Llobell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965401" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358390v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M109209X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9763-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272955v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ihme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.09.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327779v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Pouransari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.10.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140960438" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272954v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2015.1099740" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianfeng Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.083" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912319v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doisneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.021213.140514a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1757-482X.6.3.247" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626869v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.11.043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650605v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-012-9440-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dantonel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Binet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Blanchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.22.22.7769-7779.2002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197307v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fajas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Estrach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medema" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.21.8.2956-2966.2001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coulon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Veyrune" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Tourkine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Hipskind" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195933v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philips" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201655" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Vignais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.16.7.3789" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192662v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henglein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Rech" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barlat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Veyrune" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Blanchard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.107.11.3029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Cunha Caldeira Mesquita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-103233" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407027v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205202v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5913" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5895" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311818v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-15227" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76125" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205425v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dunn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupays Jean-Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2017-64489" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863975v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mazur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64597" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862012v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863988v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2015-42821" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2013-94451" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041309v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498216v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sanjose" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Angelberger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02024816v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773331v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653105v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773325v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dupays" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653057v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300188v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morhain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00620754v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0133" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mesquita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063741" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luiz Sacomano Filho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Eduardo de Albuquerque Paix&#227;o E Freire de Carvalho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Carvalho Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Adrianus van Oijen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o C.C. Mesquita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boniou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103957" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513783v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Krieger Guenther" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769760v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111604" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5949" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049771" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.015104" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899849v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o C C Mesquita" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796207v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.615" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060365v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103233" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886835v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macole Sabat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cheneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042205" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632813v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O Fox" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.03.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Llobell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965401" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358390v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M109209X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9763-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272955v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ihme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.09.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272954v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2015.1099740" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140960438" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327779v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Pouransari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.10.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianfeng Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.083" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912319v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doisneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.021213.140514a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1757-482X.6.3.247" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626869v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.11.043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650605v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-012-9440-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dantonel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Binet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Blanchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.22.22.7769-7779.2002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197307v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fajas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Estrach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medema" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.21.8.2956-2966.2001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coulon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Veyrune" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Tourkine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Hipskind" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195933v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philips" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201655" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Vignais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.16.7.3789" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192662v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henglein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Rech" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barlat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Veyrune" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Blanchard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.107.11.3029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Cunha Caldeira Mesquita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-103233" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205202v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5913" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5895" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311818v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-15227" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76125" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205425v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dunn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupays Jean-Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2017-64489" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863975v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mazur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64597" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862012v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863988v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2015-42821" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2013-94451" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041309v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498216v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sanjose" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Angelberger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02024816v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773331v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653105v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773325v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dupays" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653057v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300188v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morhain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00620754v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0133" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>