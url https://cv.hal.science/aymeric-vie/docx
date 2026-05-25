--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -763,568 +763,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducing segregation and particle dynamics in Large Eddy Simulation of particle-laden flows</w:t>
+                <w:t xml:space="preserve">Numerical analysis of flame shape bifurcation in a two-stage swirled liquid burner using Large Eddy Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Letournel</w:t>
+                <w:t xml:space="preserve">Léo C C Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Vié</w:t>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems (ICLASS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2218/iclass.2021.5949⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429603v1</w:t>
+                <w:t xml:space="preserve">hal-02899849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Experimental and LES Characterization of the Liquid Fuel Spray in a Swirl Injector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the framework for intermittency in Lagrangian stochastic models for turbulent flows: a way to an original and versatile numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vignat</w:t>
+                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
+                <w:t xml:space="preserve">Rémi Zamansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Durox</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4049771⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.015104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.015104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674711v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the framework for intermittency in Lagrangian stochastic models for turbulent flows: a way to an original and versatile numerical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Letournel</w:t>
+                <w:t xml:space="preserve">A Joint Experimental and LES Characterization of the Liquid Fuel Spray in a Swirl Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+                <w:t xml:space="preserve">Preethi Rajendram Soundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Zamansky</w:t>
+                <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.015104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4049771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177667v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of flame shape bifurcation in a two-stage swirled liquid burner using Large Eddy Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo C C Mesquita</w:t>
+                <w:t xml:space="preserve">Reproducing segregation and particle dynamics in Large Eddy Simulation of particle-laden flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ducruix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">International Conference on Liquid Atomization and Spray Systems (ICLASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2218/iclass.2021.5949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899849v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hyperbolic Two-Fluid Model for Compressible Flows with Arbitrary Material-Density Ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1371,77 +1371,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of homogeneous and isotropic turbulence by sub-Kolmogorov particles: Impact of particle field heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1527,51 +1527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 112, pp.243-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1930,51 +1930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional Hyperbolic Quadrature Method of Moments for Kinetic Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney O Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2021,90 +2021,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical and probabilistic modeling of a cloud of particles coupled with a turbulent fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Llobell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2181,64 +2181,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2409,828 +2409,828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Challenges in Computing Aeronautical Combustion Chambers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing spray flame–vortex interaction: A spray spectral diagram for extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Ihme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Lab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12762/2016.AL11-05⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2015.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368420v1</w:t>
+                <w:t xml:space="preserve">hal-01272955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing spray flame–vortex interaction: A spray spectral diagram for extinction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling Challenges in Computing Aeronautical Combustion Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 163, </w:t>
+              <w:t xml:space="preserve">Aerospace Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2015.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12762/2016.AL11-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272955v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the generalisation of the mixture fraction to a monotonic mixing-describing variable for the flamelet formulation of spray flames</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Anisotropic Gaussian velocity closure for inertial-particle laden flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Ihme</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doisneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13647830.2015.1099740⟩</w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.1-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.021213.140514a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272954v1</w:t>
+                <w:t xml:space="preserve">hal-00912319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Eulerian Large Eddy Simulation of disperse phase flows: an asymptotic preserving scheme for small Stokes number flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+                <w:t xml:space="preserve">On the generalisation of the mixture fraction to a monotonic mixing-describing variable for the flamelet formulation of spray flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Ihme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (6), pp.773-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13647830.2015.1099740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/140960438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00958108v1</w:t>
+                <w:t xml:space="preserve">hal-01272954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-laden flows forced by the disperse phase: Comparison between Lagrangian and Eulerian simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Eulerian Large Eddy Simulation of disperse phase flows: an asymptotic preserving scheme for small Stokes number flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Mani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2015.10.010⟩</w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.291-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/140960438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327779v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of segregation and bifurcation in turbulent spray flames: A 3D counterflow configuration</w:t>
+                <w:t xml:space="preserve">Particle-laden flows forced by the disperse phase: Comparison between Lagrangian and Eulerian simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Pouransari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Zamansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Gao</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Mani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.083⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79, pp.144-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272949v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Anisotropic Gaussian velocity closure for inertial-particle laden flows</w:t>
+                <w:t xml:space="preserve">Analysis of segregation and bifurcation in turbulent spray flames: A 3D counterflow configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianfeng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Doisneau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (1), pp.1-46. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.1675-1683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4208/cicp.021213.140514a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912319v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Development of High Order Realizable Schemes for the Eulerian Simulation of Disperse Phase Flows: A Convex-State Preserving Discontinuous Galerkin Method</w:t>
               </w:r>
@@ -3255,51 +3255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Computational Multiphase Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (3), pp.247-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3346,64 +3346,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-velocity correlations in high order moment methods for polydisperse evaporating sprays: modeling and numerical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 237, pp.177-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3476,51 +3476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 90 (3), pp.545-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3567,64 +3567,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high order moment method for the simulation of polydisperse two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Combustion, Flow and Spray Dynamics for Aerospace Propulsion, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4045,329 +4045,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The retinoblastoma protein is essential for cyclin A repression in quiescent cells</w:t>
+                <w:t xml:space="preserve">[Cyclin A: a good markers for the study of cell cycle control and tumor progression?]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Philips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Plet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Cam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Vié</w:t>
+                <w:t xml:space="preserve">Jerome Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Vignais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 192 (2), pp.223--30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195933v1</w:t>
+                <w:t xml:space="preserve">hal-02195934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Cyclin A: a good markers for the study of cell cycle control and tumor progression?]</w:t>
+                <w:t xml:space="preserve">The retinoblastoma protein is essential for cyclin A repression in quiescent cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Philips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Plet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Rech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. L. Vignais</w:t>
+                <w:t xml:space="preserve">L. Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus des séances de la Société de biologie et de ses filiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16 (11), pp.1373--81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1201655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195934v1</w:t>
+                <w:t xml:space="preserve">hal-02195933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclin A expression is under negative transcriptional control during the cell cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Plet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4753,51 +4753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5454,77 +5454,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of particle field heterogeneity on the dynamics of turbulent two-way coupled particulate flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5785,265 +5785,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05205425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Phase Flow Large Eddy Simulations of a Staged Multipoint Swirling Burner: Comparison Between Euler-Euler and Euler-Lagrange Descriptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planar Velocity Measurements at 100 KHz In Gas Turbine Combustors With a Continuous Laser Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Cunha Caldeira Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo: Turbine Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Charlotte, United States. pp.GT2017-64489, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/gt2017-64489⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Charlotte, United States. pp.GT2017-64597, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2017-64597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863980v1</w:t>
+                <w:t xml:space="preserve">hal-01863975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Velocity Measurements at 100 KHz In Gas Turbine Combustors With a Continuous Laser Source</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-Phase Flow Large Eddy Simulations of a Staged Multipoint Swirling Burner: Comparison Between Euler-Euler and Euler-Lagrange Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Cunha Caldeira Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducruix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo: Turbine Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Charlotte, United States. pp.GT2017-64597, </w:t>
+              <w:t xml:space="preserve">, Jun 2017, Charlotte, United States. pp.GT2017-64489, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2017-64597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/gt2017-64489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863975v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Eulerian simulation of 3D turbulent particle laden flow based on the Anisotropic Gaussian Closure</w:t>
               </w:r>
@@ -6068,51 +6068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 9th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6397,51 +6397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Center for Turbulence Research, Summer Program 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Stanford, United States. pp.355-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6636,64 +6636,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating fuel staging influence on the stabilization process of a turbulent swirling flame using two-phase flow large eddy simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Cunha Caldeira Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6789,51 +6789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stable, robust and high order accurate numerical method for Eulerian simulation of spray and particle transport on unstructured meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Larat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6875,51 +6875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchy of Eulerian models for trajectory crossing in particle-laden turbulent flows over a wide range of Stokes numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6927,51 +6927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Center for Turbulence Research. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Research Briefs 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Turbulence Research - Stanford University, pp.193-204, 2013</w:t>
@@ -7039,64 +7039,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Research Brief of the Center for Turbulence Research - Stanford University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Turbulence Research - Stanford University, pp.309-320, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7121,77 +7121,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian modeling and simulation of small scale trajectory crossing and coalescence for moderate-Stokes-number spray flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doisneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7289,51 +7289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Research Briefs of the Center for Turbulence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Center for Turbulence Research - Stanford University, pp.321-334, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7384,128 +7384,128 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid stochastic-structural modelling of particle-laden turbulent flows based on wavelet reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Stochastic-structural modelling of particle-laden turbulent flows based on wavelet reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Morhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300188v2</w:t>
+                <w:t xml:space="preserve">hal-05300188v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7763,51 +7763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mesquita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063741" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luiz Sacomano Filho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Eduardo de Albuquerque Paix&#227;o E Freire de Carvalho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Carvalho Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Adrianus van Oijen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o C.C. Mesquita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boniou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103957" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513783v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Krieger Guenther" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769760v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111604" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5949" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049771" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.015104" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899849v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o C C Mesquita" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796207v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.615" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060365v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103233" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886835v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macole Sabat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cheneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042205" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632813v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O Fox" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.03.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Llobell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965401" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358390v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M109209X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9763-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272955v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ihme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.09.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272954v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2015.1099740" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140960438" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327779v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Pouransari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.10.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272949v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianfeng Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.083" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912319v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doisneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.021213.140514a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1757-482X.6.3.247" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626869v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.11.043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650605v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-012-9440-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dantonel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Binet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Blanchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.22.22.7769-7779.2002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197307v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fajas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Estrach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medema" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.21.8.2956-2966.2001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coulon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Veyrune" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Tourkine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Hipskind" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195933v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philips" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201655" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Vignais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.16.7.3789" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192662v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henglein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Rech" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barlat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Veyrune" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Blanchard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.107.11.3029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Cunha Caldeira Mesquita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-103233" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205202v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5913" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5895" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311818v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-15227" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76125" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205425v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dunn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupays Jean-Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2017-64489" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863975v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mazur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64597" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862012v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863988v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2015-42821" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2013-94451" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041309v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498216v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sanjose" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Angelberger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02024816v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773331v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653105v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773325v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dupays" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653057v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300188v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morhain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00620754v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0133" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mesquita" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducruix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063741" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Luiz Sacomano Filho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Eduardo de Albuquerque Paix&#227;o E Freire de Carvalho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Carvalho Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Adrianus van Oijen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113415" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o C.C. Mesquita" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boniou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103957" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513783v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Krieger Guenther" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769760v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111604" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899849v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o C C Mesquita" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Letournel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.015104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preethi Rajendram Soundararajan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laurent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5949" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796207v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Fox" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.615" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02060365v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103233" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886835v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macole Sabat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Larat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cheneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducruix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.157" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042205" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632813v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney O Fox" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.03.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884814v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Llobell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201965401" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358390v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M109209X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480274v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9763-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ihme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.09.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912319v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doisneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.021213.140514a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2015.1099740" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958108v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140960438" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327779v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Pouransari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.10.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Gao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianfeng Lu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1757-482X.6.3.247" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626869v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.11.043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650605v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Cuenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-012-9440-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dantonel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Binet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Blanchard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.22.22.7769-7779.2002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197307v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fajas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Estrach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medema" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.21.8.2956-2966.2001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coulon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Veyrune" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Tourkine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Hipskind" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195934v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philips" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Vignais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195933v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201655" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.16.7.3789" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192662v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henglein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fernandez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Rech" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barlat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Veyrune" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Blanchard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.107.11.3029" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403366v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Cunha Caldeira Mesquita" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-103233" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205202v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5913" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311771v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5895" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311818v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2020-15227" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392723v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76125" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205425v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dunn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupays Jean-Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mazur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2017-64597" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863980v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2017-64489" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862012v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863988v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2015-42821" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2013-94451" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041309v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498216v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Sanjose" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Angelberger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02024816v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773328v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773331v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653105v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773325v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dupays" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653057v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300188v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Morhain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00620754v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0133" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>