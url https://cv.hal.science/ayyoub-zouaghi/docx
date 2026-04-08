--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -516,291 +516,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of a New Corona Ionic Wind Blower Used for Solar Panel Cleaning</w:t>
+                <w:t xml:space="preserve">Optimization and decision-making approach for energy storage strategies in a natural gas processing facility with photovoltaic renewable energy supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khelifa Yanallah</w:t>
+                <w:t xml:space="preserve">El Mouatez Billah Messini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Chelih</w:t>
+                <w:t xml:space="preserve">Yacine Bourek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Bellebna</w:t>
+                <w:t xml:space="preserve">Chouaib Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nezha Kadous</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loris Pace</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2025.3531827⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.115431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2025.115431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905636v1</w:t>
+                <w:t xml:space="preserve">hal-04923428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and decision-making approach for energy storage strategies in a natural gas processing facility with photovoltaic renewable energy supply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Analysis of a New Corona Ionic Wind Blower Used for Solar Panel Cleaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Yanallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mouatez Billah Messini</w:t>
+                <w:t xml:space="preserve">Amine Chelih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Bourek</w:t>
+                <w:t xml:space="preserve">Yassine Bellebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouaib Ammari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+                <w:t xml:space="preserve">Nezha Kadous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Pace</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zeid Bendaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112, pp.115431. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (2), pp.3502-3511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2025.115431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2025.3531827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923428v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Corona and Dielectric Barrier Discharge using Pockels Effect Based Electro-Optic Probe</w:t>
               </w:r>
@@ -910,295 +910,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Discharge Inception and Propagation in Liquid–Solid Insulation System under DC–LI Superimposed Constraints</w:t>
+                <w:t xml:space="preserve">Experimental investigation of a new solar panels cleaning system using ionic wind produced by corona discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Moufakkir</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nezha Kadous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Yanallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bellebna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeid Bendaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (1), pp.172. </w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 124, pp.103827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16010172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2023.103827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060644v1</w:t>
+                <w:t xml:space="preserve">hal-04237942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a new solar panels cleaning system using ionic wind produced by corona discharge</w:t>
+                <w:t xml:space="preserve">Study of Discharge Inception and Propagation in Liquid–Solid Insulation System under DC–LI Superimposed Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Tilmatine</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Younes Moufakkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 124, pp.103827. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2023.103827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16010172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237942v1</w:t>
+                <w:t xml:space="preserve">hal-04060644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adaptive Power Management Tool for Sizing a PV-Battery-Hydrogen Off-Grid Electrical Energy System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1522,51 +1522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1724,711 +1724,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of forces acting on fine particles on a traveling-wave electric field conveyor: Application to powder manipulation</w:t>
+                <w:t xml:space="preserve">Time Resolved Measurement of Dielectric Particles Velocity on Standing Wave Electric Conveyor using PTV Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.11.065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1322, pp.012034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1322/1/012034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283108v1</w:t>
+                <w:t xml:space="preserve">hal-02371085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine particle removal by a two-stage electrostatic precipitator with multiple ion-injection-type prechargers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hak-Joon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hak-Joon Kim</w:t>
+                <w:t xml:space="preserve">Myungjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myungjoon Kim</w:t>
+                <w:t xml:space="preserve">Bangwoo Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Gyu Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 130, pp.61-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Two-Stage-Type Electrostatic Precipitator in Axisymmetric Configuration Applied to Finely Ground Lignocellulosic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2018.2885964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of total electric charge of submicrometer particles using a DBD charger coupled with a capacitive sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Aouimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Aouimeur</w:t>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Zouzou</w:t>
+                <w:t xml:space="preserve">F Miloua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1322, pp.012022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1322/1/012022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of spatial harmonic waves on dielectric particles displacement in standing and traveling wave electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 98, pp.25-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elstat.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Resolved Measurement of Dielectric Particles Velocity on Standing Wave Electric Conveyor using PTV Technique</w:t>
+                <w:t xml:space="preserve">Assessment of forces acting on fine particles on a traveling-wave electric field conveyor: Application to powder manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Braud</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1322, pp.012034. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 343, pp.375-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1322/1/012034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.11.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371085v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of nanosecond pulsed and square AC dielectric barrier discharges in planar configuration: Application to electrostatic precipitation</w:t>
               </w:r>
@@ -2700,51 +2700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83, pp.7-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2803,51 +2803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicron particles trajectory and collection efficiency in a miniature planar DBD-ESP: Theoretical model and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mekhaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2945,155 +2945,155 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of Electric Metal Mesh Filter for Submicron Particles Collection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">Green Insulation System for Transformers in MVDC and HVDC Energy Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Serghei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS55788.2024.11023782⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Dielectric Liquids (ICDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lodz, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDL63868.2025.11068229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923546v1</w:t>
+                <w:t xml:space="preserve">hal-05506157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Insulation System for Transformers in MVDC and HVDC Energy Networks</w:t>
+                <w:t xml:space="preserve">Investigating the Effect of Nanofillers on the Electrical Conductivity of Dielectric Liquids and their Impregnated Pressboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
@@ -3104,543 +3104,543 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoli Serghei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on Dielectric Liquids (ICDL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lodz, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDL63868.2025.11068229⟩</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDL63868.2025.11068240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506157v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Effect of Nanofillers on the Electrical Conductivity of Dielectric Liquids and their Impregnated Pressboard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joyce Jacob</w:t>
+                <w:t xml:space="preserve">Design of Experiments for Breakdown Measurements in Pressurized Dry Air under Non-uniform Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Phenix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Dielectric Liquids (ICDL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Manchester, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506153v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Optic Probe for Real Time and Vectorial Analysis of Partial Discharges and Breakdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of positive lightning impulse breakdown voltage for sphere-barrier-plane configuration in pressurized dry air using design of experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gaborit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Duvillaret</w:t>
+                <w:t xml:space="preserve">Alain Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Pulsed Power Plasma Science (PPPS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Manchester, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506160v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Experiments for Breakdown Measurements in Pressurized Dry Air under Non-uniform Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luan Caizergues</w:t>
+                <w:t xml:space="preserve">Utilization of Electric Metal Mesh Filter for Submicron Particles Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akram Sayoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Phoenix, Arizona, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS55788.2024.11023782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361771v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of positive lightning impulse breakdown voltage for sphere-barrier-plane configuration in pressurized dry air using design of experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luan Caizergues</w:t>
+                <w:t xml:space="preserve">Electro-Optic Probe for Real Time and Vectorial Analysis of Partial Discharges and Breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caterina Toigo</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Girodet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Pulsed Power Plasma Science (PPPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Berlin, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PPPS56198.2025.11248770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361774v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition Assessment of Insulation Systems Through Electric Field Mapping Using Electro-Optic Sensors</w:t>
               </w:r>
@@ -3864,103 +3864,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel ionic wind actuator for cleaning of photovoltaic panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeid Bendaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nezha Kadous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Benabboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bellebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khelifa Yanallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Phoenix, Arizona, United States</w:t>
@@ -4002,51 +4002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown and Partial Discharge in Dry Air under Non-uniform Electric Field for MVDC Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Toigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arel Rako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4117,460 +4117,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pockels Effect Based Electro-Optic Sensor for Partial Discharge Measurement in Medium and High Voltage Equipment</w:t>
+                <w:t xml:space="preserve">Characterization of Corona and Dielectric Barrier Discharge using Pockels Effect Based Electro-Optic Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sneha Satish Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenäl Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEIDP51414.2023.10410565⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Industry Applications Society, Oct 2023, Nashville, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460966v1</w:t>
+                <w:t xml:space="preserve">hal-04460951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Corona and Surface Discharge Signals from Different Non-Intrusive Sensors under HVDC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pockels Effect Based Electro-Optic Sensor for Partial Discharge Measurement in Medium and High Voltage Equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Satish Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dalstein</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, East Rutherford, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP51414.2023.10410565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406887⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04460959v1</w:t>
+                <w:t xml:space="preserve">hal-04460966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Corona and Dielectric Barrier Discharge using Pockels Effect Based Electro-Optic Probe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Corona and Surface Discharge Signals from Different Non-Intrusive Sensors under HVDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dalstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Industry Applications Society, Oct 2023, Nashville, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460951v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis of a New Corona Ionic Wind Blower Used for Solar Panel Cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khelifa Yanallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Chelih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bellebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nezha Kadous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeid Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4621,51 +4621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Electric Field and Surface Discharge in Liquid-Solid Insulation System for HVDC Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Moufakkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5178,252 +5178,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particles Velocity Measurement on Traveling Wave Solar Panels Cleaning Device using PTV Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Voltage Waveform and frequency on the Elimination of Charges by a Dielectric Barrier Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Braud</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Kachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Bouchelkha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on New Plasma and Electrical Discharge Applications; and on Dielectric Materials, ISNPEDADM'2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Algiers, Algeria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAEE47123.2019.9014779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491537v1</w:t>
+                <w:t xml:space="preserve">hal-03204141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Voltage Waveform and frequency on the Elimination of Charges by a Dielectric Barrier Discharge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Moussaoui</w:t>
+                <w:t xml:space="preserve">Particles Velocity Measurement on Traveling Wave Solar Panels Cleaning Device using PTV Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelhafid Bouchelkha</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Braud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Symposium on New Plasma and Electrical Discharge Applications; and on Dielectric Materials, ISNPEDADM'2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bonifacio, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAEE47123.2019.9014779⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03204141v1</w:t>
+                <w:t xml:space="preserve">hal-04491537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of fine dielectric particles behavior in a traveling wave electric field</w:t>
               </w:r>
@@ -5435,51 +5435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Electrostatics Joint Conference, ESA'2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5593,615 +5593,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two-stage-type electrostatic precipitator in axisymmetric configuration applied to finely ground lignocellulosic materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of travelling wave electric field on fine particles motion on an electrodynamic board</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS.2017.8101688⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ias.2017.8101701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837524v1</w:t>
+                <w:t xml:space="preserve">hal-03204144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of travelling wave electric field on fine particles motion on an electrodynamic board</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of two-stage-type electrostatic precipitator in axisymmetric configuration applied to finely ground lignocellulosic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kherbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dascalescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ias.2017.8101701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2017.8101688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204144v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of particles trajectory inside an electrostatic precipitator in asymmetrical wire-to-cylinder configuration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency effect on particles collection efficiency in planar DBD-ESP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Mekhaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Poitiers, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">XIV International Conference on Electrostatic Precipitation, ICESP'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493407v1</w:t>
+                <w:t xml:space="preserve">hal-04489720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of high resistivity particles collection using an electrostatic precipitator in wire-to-cylinder configuration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Simulation of particles trajectory inside an electrostatic precipitator in asymmetrical wire-to-cylinder configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Benmimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Conference on Electrostatic Precipitation, ICESP'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Wrocław, Poland</w:t>
+              <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Poitiers, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489780v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency effect on particles collection efficiency in planar DBD-ESP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of high resistivity particles collection using an electrostatic precipitator in wire-to-cylinder configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Kherbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Benmimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Conference on Electrostatic Precipitation, ICESP'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489720v1</w:t>
+                <w:t xml:space="preserve">hal-04489780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic filtration of submicron particles using nanosecond pulsed dielectric barrier discharge in planar configuration</w:t>
               </w:r>
@@ -6807,51 +6807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yanallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Bouazza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilmatine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontiga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2026.104262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2026.3667844" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coutanson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dalstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Satish Hegde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2026.3661962" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Yanallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chelih" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bellebna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Kadous" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeid Bendaoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3531827" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923428v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouatez Billah Messini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bourek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ammari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115431" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3590676" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moufakkir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010172" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tilmatine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2023.103827" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04205609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AcadEng6115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Messadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esseddik Ferdjallah-Kherkhachi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3309702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103552" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Louati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ouiddir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.06.019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Braud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab93f6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283108v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.11.065" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak-Joon Kim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myungjoon Kim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangwoo Han" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Gyu Woo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.01.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154625v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kherbouche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2885964" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371071v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aouimeur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Miloua" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.01.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204148v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Mekhaldi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gouri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdei.2017.006505" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Moussaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Kachi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2017.04.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204149v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherbouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benmimoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.07.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXSNVKX8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekhaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.05.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THJQV465-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923546v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Sayoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023782" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506157v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63868.2025.11068229" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63868.2025.11068240" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vollaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PPPS56198.2025.11248770" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361771v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Caizergues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Toigo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Phenix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girodet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613258" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923566v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benabboun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arel Rako" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vu-Cong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jacquier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613328" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460966v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410565" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406887" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460951v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;l Gaborit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406958" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeid Boudaoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406798" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL49583.2022.9830950" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somya Anand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC49891.2021.9612267" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204112v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334854" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392233v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Agri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP49254.2020.9437536" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392227v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP49254.2020.9437524" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491537v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bouchelkha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE47123.2019.9014779" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491507v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494038v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dascalescu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837524v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101688" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204144v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2017.8101701" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493407v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Benmimoun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489780v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489720v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923499v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zebiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02490921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019POIT2296" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04923483v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yanallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Bouazza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilmatine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontiga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2026.104262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2026.3667844" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coutanson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dalstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Satish Hegde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2026.3661962" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouatez Billah Messini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bourek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ammari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115431" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Yanallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chelih" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bellebna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Kadous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeid Bendaoudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3531827" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3590676" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237942v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tilmatine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2023.103827" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moufakkir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010172" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04205609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AcadEng6115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Messadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esseddik Ferdjallah-Kherkhachi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3309702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103552" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Louati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ouiddir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.06.019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Braud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab93f6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak-Joon Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myungjoon Kim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangwoo Han" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Gyu Woo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.01.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kherbouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2885964" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371071v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aouimeur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Miloua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.01.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.11.065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204148v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Mekhaldi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gouri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdei.2017.006505" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Moussaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Kachi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2017.04.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204149v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherbouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benmimoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.07.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXSNVKX8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekhaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.05.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THJQV465-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63868.2025.11068229" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63868.2025.11068240" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Caizergues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Toigo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Phenix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girodet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361774v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Sayoud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023782" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vollaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PPPS56198.2025.11248770" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613258" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923566v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benabboun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arel Rako" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vu-Cong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jacquier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613328" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460951v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;l Gaborit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406958" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410565" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406887" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeid Boudaoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406798" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL49583.2022.9830950" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somya Anand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC49891.2021.9612267" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204112v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334854" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392233v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Agri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP49254.2020.9437536" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392227v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP49254.2020.9437524" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bouchelkha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE47123.2019.9014779" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491537v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491507v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494038v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dascalescu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2017.8101701" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101688" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493407v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Benmimoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489780v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923499v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zebiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02490921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019POIT2296" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04923483v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>