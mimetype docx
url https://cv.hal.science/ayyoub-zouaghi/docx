--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -1828,503 +1828,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine particle removal by a two-stage electrostatic precipitator with multiple ion-injection-type prechargers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Two-Stage-Type Electrostatic Precipitator in Axisymmetric Configuration Applied to Finely Ground Lignocellulosic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hak-Joon Kim</w:t>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myungjoon Kim</w:t>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bangwoo Han</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+                <w:t xml:space="preserve">Fouad Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.01.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2885964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283019v1</w:t>
+                <w:t xml:space="preserve">hal-02154625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Two-Stage-Type Electrostatic Precipitator in Axisymmetric Configuration Applied to Finely Ground Lignocellulosic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">Fine particle removal by a two-stage electrostatic precipitator with multiple ion-injection-type prechargers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hak-Joon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+                <w:t xml:space="preserve">Myungjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
+                <w:t xml:space="preserve">Bangwoo Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Gyu Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (3), </w:t>
+              <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.61-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2018.2885964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaerosci.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154625v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of total electric charge of submicrometer particles using a DBD charger coupled with a capacitive sensor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Zouaghi</w:t>
+                <w:t xml:space="preserve">Impact of spatial harmonic waves on dielectric particles displacement in standing and traveling wave electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1322/1/012022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371071v1</w:t>
+                <w:t xml:space="preserve">hal-02446755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spatial harmonic waves on dielectric particles displacement in standing and traveling wave electric fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+                <w:t xml:space="preserve">Measurement of total electric charge of submicrometer particles using a DBD charger coupled with a capacitive sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Aouimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Miloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98, pp.25-33. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1322, pp.012022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elstat.2019.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1322/1/012022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446755v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of forces acting on fine particles on a traveling-wave electric field conveyor: Application to powder manipulation</w:t>
               </w:r>
@@ -2700,51 +2700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83, pp.7-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2803,51 +2803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicron particles trajectory and collection efficiency in a miniature planar DBD-ESP: Theoretical model and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mekhaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3153,991 +3153,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Experiments for Breakdown Measurements in Pressurized Dry Air under Non-uniform Fields</w:t>
+                <w:t xml:space="preserve">Electro-Optic Probe for Real Time and Vectorial Analysis of Partial Discharges and Breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luan Caizergues</w:t>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Toigo</w:t>
+                <w:t xml:space="preserve">C. Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Phenix</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Pulsed Power Plasma Science (PPPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Berlin, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PPPS56198.2025.11248770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361771v1</w:t>
+                <w:t xml:space="preserve">hal-05506160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of positive lightning impulse breakdown voltage for sphere-barrier-plane configuration in pressurized dry air using design of experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Design of Experiments for Breakdown Measurements in Pressurized Dry Air under Non-uniform Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luan Caizergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Toigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Phenix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361774v1</w:t>
+                <w:t xml:space="preserve">hal-05361771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of Electric Metal Mesh Filter for Submicron Particles Collection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of positive lightning impulse breakdown voltage for sphere-barrier-plane configuration in pressurized dry air using design of experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Caizergues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Akram Sayoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+                <w:t xml:space="preserve">Caterina Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Manchester, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923546v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Optic Probe for Real Time and Vectorial Analysis of Partial Discharges and Breakdown</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Gaborit</w:t>
+                <w:t xml:space="preserve">Utilization of Electric Metal Mesh Filter for Submicron Particles Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akram Sayoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Pulsed Power Plasma Science (PPPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Berlin, France. </w:t>
+              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Phoenix, Arizona, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PPPS56198.2025.11248770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IAS55788.2024.11023782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506160v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition Assessment of Insulation Systems Through Electric Field Mapping Using Electro-Optic Sensors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel ionic wind actuator for cleaning of photovoltaic panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeid Bendaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nezha Kadous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Benabboun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bellebna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Yanallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Phoenix, Arizona, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695877v1</w:t>
+                <w:t xml:space="preserve">hal-04923535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of harmonic content on partial discharge activity under HVDC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breakdown and Partial Discharge in Dry Air under Non-uniform Electric Field for MVDC Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arel Rako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Vu-Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923566v1</w:t>
+                <w:t xml:space="preserve">hal-04695872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel ionic wind actuator for cleaning of photovoltaic panels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Condition Assessment of Insulation Systems Through Electric Field Mapping Using Electro-Optic Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Satish Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923535v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown and Partial Discharge in Dry Air under Non-uniform Electric Field for MVDC Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of harmonic content on partial discharge activity under HVDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Coutanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Phoenix, Arizona, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04695872v1</w:t>
+                <w:t xml:space="preserve">hal-04923566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Corona and Dielectric Barrier Discharge using Pockels Effect Based Electro-Optic Probe</w:t>
               </w:r>
@@ -4247,395 +4247,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pockels Effect Based Electro-Optic Sensor for Partial Discharge Measurement in Medium and High Voltage Equipment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical Analysis of a New Corona Ionic Wind Blower Used for Solar Panel Cleaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khelifa Yanallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chelih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bellebna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nezha Kadous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeid Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEIDP51414.2023.10410565⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Industry Applications Society, Oct 2023, Nashville, United States. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460966v1</w:t>
+                <w:t xml:space="preserve">hal-04460965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Corona and Surface Discharge Signals from Different Non-Intrusive Sensors under HVDC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pockels Effect Based Electro-Optic Sensor for Partial Discharge Measurement in Medium and High Voltage Equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Satish Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dalstein</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Conference on Electrical Insulation and Dielectric Phenomena (CEIDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, East Rutherford, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIDP51414.2023.10410565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406887⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04460959v1</w:t>
+                <w:t xml:space="preserve">hal-04460966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of a New Corona Ionic Wind Blower Used for Solar Panel Cleaning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Corona and Surface Discharge Signals from Different Non-Intrusive Sensors under HVDC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dalstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE Industry Applications Society, Oct 2023, Nashville, United States. pp.1-12, </w:t>
+              <w:t xml:space="preserve">, IEEE Industry Applications Society, Oct 2023, Nashville, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460965v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Electric Field and Surface Discharge in Liquid-Solid Insulation System for HVDC Components</w:t>
               </w:r>
@@ -5703,103 +5703,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of two-stage-type electrostatic precipitator in axisymmetric configuration applied to finely ground lignocellulosic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cincinnati, United States. </w:t>
@@ -5831,178 +5831,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency effect on particles collection efficiency in planar DBD-ESP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of high resistivity particles collection using an electrostatic precipitator in wire-to-cylinder configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Kherbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Benmimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Tilmatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Conference on Electrostatic Precipitation, ICESP'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489720v1</w:t>
+                <w:t xml:space="preserve">hal-04489780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of particles trajectory inside an electrostatic precipitator in asymmetrical wire-to-cylinder configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Kherbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Benmimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Tilmatine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6030,178 +6043,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème conférence de la Société Française d’Electrostatique, SFE'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Poitiers, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of high resistivity particles collection using an electrostatic precipitator in wire-to-cylinder configuration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency effect on particles collection efficiency in planar DBD-ESP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Zouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Mekhaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Gouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Conference on Electrostatic Precipitation, ICESP'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489780v1</w:t>
+                <w:t xml:space="preserve">hal-04489720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic filtration of submicron particles using nanosecond pulsed dielectric barrier discharge in planar configuration</w:t>
               </w:r>
@@ -6807,51 +6807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yanallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Bouazza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilmatine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontiga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2026.104262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2026.3667844" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coutanson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dalstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Satish Hegde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2026.3661962" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouatez Billah Messini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bourek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ammari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115431" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Yanallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chelih" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bellebna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Kadous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeid Bendaoudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3531827" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3590676" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237942v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tilmatine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2023.103827" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moufakkir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010172" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04205609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AcadEng6115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Messadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esseddik Ferdjallah-Kherkhachi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3309702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103552" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Louati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ouiddir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.06.019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Braud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab93f6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak-Joon Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myungjoon Kim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangwoo Han" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Gyu Woo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.01.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154625v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kherbouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2885964" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371071v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aouimeur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Miloua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.01.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.11.065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204148v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Mekhaldi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gouri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdei.2017.006505" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Moussaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Kachi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2017.04.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204149v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherbouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benmimoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.07.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXSNVKX8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekhaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.05.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THJQV465-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63868.2025.11068229" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63868.2025.11068240" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Caizergues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Toigo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Phenix" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girodet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361774v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Sayoud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023782" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vollaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PPPS56198.2025.11248770" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695877v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613258" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923566v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benabboun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arel Rako" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vu-Cong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jacquier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613328" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460951v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;l Gaborit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406958" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410565" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406887" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeid Boudaoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406798" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL49583.2022.9830950" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somya Anand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC49891.2021.9612267" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204112v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334854" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392233v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Agri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP49254.2020.9437536" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392227v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP49254.2020.9437524" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bouchelkha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE47123.2019.9014779" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491537v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491507v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494038v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dascalescu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2017.8101701" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101688" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493407v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Benmimoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489780v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923499v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zebiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02490921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019POIT2296" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04923483v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yanallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Bouazza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tilmatine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pontiga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2026.104262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2026.3667844" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coutanson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dalstein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Satish Hegde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2026.3661962" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouatez Billah Messini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bourek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ammari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Pace" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115431" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khelifa Yanallah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chelih" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bellebna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Kadous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeid Bendaoudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3531827" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3590676" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237942v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Tilmatine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2023.103827" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moufakkir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16010172" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04205609v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AcadEng6115" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anes Messadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esseddik Ferdjallah-Kherkhachi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3309702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zouzou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103552" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Louati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Ouiddir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.06.019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204105v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Braud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab93f6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Kherbouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2018.2885964" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283019v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hak-Joon Kim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myungjoon Kim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangwoo Han" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Gyu Woo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.01.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446755v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2019.01.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371071v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aouimeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zouzou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Miloua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouaghi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1322/1/012022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.11.065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204148v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Mekhaldi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gouri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdei.2017.006505" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204146v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Moussaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Kachi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2017.04.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204149v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kherbouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benmimoun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.07.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RXSNVKX8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekhaldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2016.05.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THJQV465-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506157v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63868.2025.11068229" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL63868.2025.11068240" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vollaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PPPS56198.2025.11248770" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361771v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Caizergues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Toigo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Phenix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girodet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923546v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akram Sayoud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS55788.2024.11023782" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923535v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benabboun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695872v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arel Rako" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vu-Cong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jacquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613328" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613258" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923566v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460951v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen&#228;l Gaborit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406958" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeid Boudaoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406798" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460966v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410565" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406887" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL49583.2022.9830950" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somya Anand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC49891.2021.9612267" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204112v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334854" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392233v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Agri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP49254.2020.9437536" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392227v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP49254.2020.9437524" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bouchelkha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE47123.2019.9014779" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491537v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491507v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494038v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dascalescu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204144v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ias.2017.8101701" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837524v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dascalescu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2017.8101688" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489780v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Benmimoun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489720v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923499v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923520v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zebiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02490921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019POIT2296" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04923483v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>