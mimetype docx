--- v0 (2026-03-27)
+++ v1 (2026-04-24)
@@ -996,247 +996,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation Mechanisms in Elastomers Exposed to Hydrogen: New insights brought by in-situ tomography and mechanochemistry</w:t>
+                <w:t xml:space="preserve">Présentation des outils/codes numériques FoXtroT et S2M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier P Morelle</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Deformation, Yield and Fracture of Polymers (DYFP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">15è Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939063v1</w:t>
+                <w:t xml:space="preserve">hal-03756351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des outils/codes numériques FoXtroT et S2M</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cavitation Mechanisms in Elastomers Exposed to Hydrogen: New insights brought by in-situ tomography and mechanochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier P Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel E Sanoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Costantino Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Castagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15è Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Deformation, Yield and Fracture of Polymers (DYFP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03756351v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pressure cycling on decompression failure in EPDM exposed to high-pressure hydrogen</w:t>
               </w:r>
@@ -1326,96 +1326,96 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic behavior of a randomly voided material with elastic properties gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Nadot-Martin</w:t>
+                <w:t xml:space="preserve">Carole Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM 13th World Congress in Computational Mechanics : Recent Advances in Solving Stiff Phenomena in Computation Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New York City (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -1434,51 +1434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'agrégation de phases sur les propriétés élastiques d'un matériau hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,51 +2129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhaj Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2229,284 +2229,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la propagation de fissures de fatigue sous hydrogène en milieu hétérogène</w:t>
+                <w:t xml:space="preserve">Hydrogen-assisted crack growth in polycrystalline aggregate using an anisotropic gradient damage model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Perrier-Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR-H2 DAY 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nantes, France. </w:t>
+              <w:t xml:space="preserve">5th International Conference on Metals and Hydrogen (SteelyHydrogen 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Gand, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053370v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-assisted crack growth in polycrystalline aggregate using an anisotropic gradient damage model</w:t>
+                <w:t xml:space="preserve">Simulation de la propagation de fissures de fatigue sous hydrogène en milieu hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Perrier-Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Nait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Metals and Hydrogen (SteelyHydrogen 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Gand, Belgium. </w:t>
+              <w:t xml:space="preserve">PEPR-H2 DAY 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391114v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la propagation de fissures de fatigue sous hydrogène en milieu hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Perrier-Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2548,423 +2548,557 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e réunion Plénières de la Fédération hydrogène (FRH2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Waspaloy Repaired by Laser Metal Deposition and Cold Metal Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cervellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Cervellon</w:t>
+                <w:t xml:space="preserve">Marjolaine Sazerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Sazerat</w:t>
+                <w:t xml:space="preserve">Romain Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bordas</w:t>
+                <w:t xml:space="preserve">Guillaume Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15th International Symposium on Superalloys 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Seven Springs Mountain Resort, Champion, Pennsylvania, United States. Springer Nature Switzerland; Springer Nature Switzerland, pp.1024-1035, 2024, The Minerals, Metals &amp; Materials Series, 978-3-031-63936-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_95⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Can the Non-metallic Inclusion Distributions Lead to an Anisotropy in the Fatigue Life Durability of Forged γ/γ′ Ni-Based Disks Alloys?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Govaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moubine Al Kotob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Baudequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitline Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Superalloys 2024 Proceedings of the 15th International Symposium on Superalloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seven Springs, United States. Springer Nature Switzerland, pp.328-339, 2024, The Minerals, Metals &amp; Materials Series, 978-3-031-63936-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63937-1_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936420v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a fracture process during decompression-induced cavitation in hydrogen-exposed EPDM from in-situ X-ray micro-tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Nait- Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Marano; Francesco Briatico Vangosa; Luca Andena; Roberto Frassine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Models for Rubber XII : Proceedings of the 12th European Conference on Constitutive Models for Rubber (ECCMR 2022), September 7–9, 2022, Milano, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.178-181, 2022, 9781003310266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003310266-30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology of damage occurring during decompression in a hydrogen-exposed EPDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseynou Kane Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,83 +3120,83 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bohdana Marvalova; Iva Petrikova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constitutive Models for Rubber IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.361-366, 2015, 9780429225819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b18701-63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3072,104 +3206,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aggregation phase on the elastic properties of a heterogeneous material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3179,100 +3313,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux aléatoirement renforcés de type Texsol : modélisation variationnelle par homogénéisation stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Nait- Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00762254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3282,279 +3416,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de la non-localité en mécanique des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Université Poitiers, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04239463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep and Tensile Properties of Waspaloy Produced by Wire Arc Additive Manufacturing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Hemery</w:t>
+                <w:t xml:space="preserve">Gradient damage model for simulating thermo–mechanical coupling: Interaction between thermal degradation and mechanical damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoussalam Mhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-025-08053-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 119, pp.106128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2026.106128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407194v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la propagation de fissures de fatigue sous hydrogène en milieu hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Perrier-Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3613,2718 +3730,2852 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presses de l'Ecole des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Hydrogène-matériaux, corrosion sous contraintes, fatigue-corrosion, recueil des Journées des Jeunes Chercheurs 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of thermal degradation in a composite material using phase field method</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Creep and Tensile Properties of Waspaloy Produced by Wire Arc Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Sazerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cervellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Nait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2024.111015⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-025-08053-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911977v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy in tensile properties of a high strength metastable β titanium alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Villechaise</w:t>
+                <w:t xml:space="preserve">Simulation of thermal degradation in a composite material using phase field method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhadji Abdoussalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Hémery</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Batiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Calvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113401⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 261, pp.111015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2024.111015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915015v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational modeling adapted to the medium with gradient properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 352 (G1), pp.159-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crmeca.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation mechanisms in the α phase of the Ti-6Al-2Sn-4Zr-2Mo titanium alloy: In situ experiments and simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tromas</w:t>
+                <w:t xml:space="preserve">Anisotropy in tensile properties of a high strength metastable β titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.103947⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 247, pp.113401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569970v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of repeated hyperbaric hydrogen exposures on mechanical properties and microstructure of polyamide 11</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deformation mechanisms in the α phase of the Ti-6Al-2Sn-4Zr-2Mo titanium alloy: In situ experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Smerdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tromas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 175, pp.103947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.103947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04914584v1</w:t>
+                <w:t xml:space="preserve">hal-04569970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature microstructure stability of Waspaloy produced by Wire Arc Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Sazerat</w:t>
+                <w:t xml:space="preserve">Consequences of repeated hyperbaric hydrogen exposures on mechanical properties and microstructure of polyamide 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Talludec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiko Ohyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171626⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 140, pp.108581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423419v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural statistics for low-cycle fatigue crack initiation in α+β titanium alloys: A microstructure based RVE assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Stinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 176, pp.107854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.107854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage evolution in unfilled EPDM during various types of repeated hydrogen high-pressure cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiroaki Ono</w:t>
+                <w:t xml:space="preserve">High temperature microstructure stability of Waspaloy produced by Wire Arc Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Sazerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cervellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada Lopez-Galilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-023-00707-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 966, pp.171626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234407v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of plastic deformation and strain localization in relation to β phase in metastable β and dual phase Ti alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Hémery</w:t>
+                <w:t xml:space="preserve">Damage evolution in unfilled EPDM during various types of repeated hydrogen high-pressure cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118348⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242 (2), pp.153-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-023-00707-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600013v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile properties of Ti-6Al-4V as-built by laser metal deposition: The relationship between heat affected zone bands, strain localization and anisotropy in ductility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55, pp.102830. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.102830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How macrozone size and morphology influence yield in titanium alloys investigated using fast Fourier transform-based crystal plasticity simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Onset of plastic deformation and strain localization in relation to β phase in metastable β and dual phase Ti alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Nait- Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hémery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.01.008⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, pp.118348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213125v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved evolution of the 3D nanoporous structure of sintered Ag by X-Ray nanotomography: role of the interface with a copper substrate</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How macrozone size and morphology influence yield in titanium alloys investigated using fast Fourier transform-based crystal plasticity simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202100583⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 216, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405491v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local modeling with asymptotic expansion homogenization of random materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
+                <w:t xml:space="preserve">Time resolved evolution of the 3D nanoporous structure of sintered Ag by X-Ray nanotomography: role of the interface with a copper substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Happy N'Tsouaglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier J Milhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103459⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.2100583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202100583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490358v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local kinetics of cavitation in hydrogen-exposed EPDM using in-situ X-Ray tomography: focus on free surface effect and cavity interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahak Fazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin Nishimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2020.106723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D analysis of the onset of slip activity in relation to the degree of micro-texture in Ti–6Al–4V</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Hémery</w:t>
+                <w:t xml:space="preserve">Non-local modeling with asymptotic expansion homogenization of random materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nadot-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.028⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.103459 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316551v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical study of crystalline orientation distribution in Ti-6Al-4V: An assessment of micro-texture induced load partitioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A 3D analysis of the onset of slip activity in relation to the degree of micro-texture in Ti–6Al–4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Polonsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.10.011⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.36-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304813v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pressure cycling on damage evolution in an unfilled EPDM exposed to high-pressure hydrogen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic homogenization of reinforced polymer with very small carbon inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-018-0266-y⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346 (12), pp.1192-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301810v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic homogenization of reinforced polymer with very small carbon inclusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of pressure cycling on damage evolution in an unfilled EPDM exposed to high-pressure hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Kane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.09.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210 (1-2), pp.137-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-018-0266-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318878v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the nanoporous microstructure of sintered Ag at high temperature using in-situ X-ray nanotomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Milhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Nait- Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tandiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. van Campen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 156, pp.310-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ X-ray computed tomography of decompression failure in a rubber exposed to high-pressure gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70, pp.255-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved statistics of cavity fields nucleated in a gas-exposed rubber under variable decompression conditions – Support to a relevant modeling framework</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
+                <w:t xml:space="preserve">Mechanical study of crystalline orientation distribution in Ti-6Al-4V: An assessment of micro-texture induced load partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Nait- Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.03.004⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.22-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629618v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Dimensional Deterministic Model of a Thin Body with Randomly Distributed High-Conductivity Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Michaille</w:t>
+                <w:t xml:space="preserve">Time-resolved statistics of cavity fields nucleated in a gas-exposed rubber under variable decompression conditions – Support to a relevant modeling framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Kane-Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/amrx/abt007⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.122-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2016.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954921v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-Dimensional Deterministic Model of a Thin Body with Randomly Distributed High-Conductivity Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematics Research eXpress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/amrx/abt007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic behavior of a randomly fibered medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6343,84 +6594,84 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 96 (3), pp.230-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpur.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6488,51 +6739,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CBDF03E"/>
+    <w:nsid w:val="56AFC6D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6719,51 +6970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/azdine-nait-ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9348-6905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167654551" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313558513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Perrier-Michon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Talludec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Ono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Ohyama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel E Sanoja" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Comtet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756351v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Elhaj Salah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-30" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beno&#238;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154521v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672340v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhaj Salah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait-Ali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cervellon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Sazerat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burlot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_95" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04791553v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait- Ali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pannier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-30" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637286v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Kane Diallo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/b18701-63/morphology-damage-occurring-decompression-hydrogen-exposed-epdm-kane-diallo-castagnet-grandidier-nait-ali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-63" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04239463v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05407194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hemery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08053-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04911977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhadji Abdoussalam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Calvat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2024.111015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04915015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Giroud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618345v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.254" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;mery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smerdova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103947" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04914584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ono" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishimura" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108581" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423419v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Lopez-Galilea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171626" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599978v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bean" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107854" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234407v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00707-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600013v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giroud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118348" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yvinec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mellier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertheau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102830" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gueguen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405491v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Happy N'Tsouaglo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier J Milhet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Signor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202100583" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490358v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103459" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahak Fazal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nishimura" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106723" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316551v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wendorf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301810v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benoit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0266-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.09.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983994v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Milhet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tandiang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Liu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Campen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294592v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.07.017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629618v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Kane-Diallo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.03.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abt007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.04.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/azdine-nait-ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9348-6905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167654551" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313558513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Perrier-Michon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Talludec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Ono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Ohyama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Elhaj Salah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel E Sanoja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Comtet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-30" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beno&#238;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154521v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672340v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhaj Salah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait-Ali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cervellon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Sazerat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burlot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_95" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Govaere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubine Al Kotob" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudequin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitline Lasne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_31" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04791553v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait- Ali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pannier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-30" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Kane Diallo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/b18701-63/morphology-damage-occurring-decompression-hydrogen-exposed-epdm-kane-diallo-castagnet-grandidier-nait-ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-63" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04239463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoussalam Mhadji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106128" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05407194v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hemery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08053-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04911977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhadji Abdoussalam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Calvat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2024.111015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.254" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04915015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Giroud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569970v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;mery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smerdova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103947" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04914584v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ono" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishimura" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108581" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107854" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Lopez-Galilea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171626" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00707-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yvinec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertheau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102830" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600013v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giroud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118348" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213125v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gueguen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Happy N'Tsouaglo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier J Milhet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Signor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202100583" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahak Fazal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nishimura" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106723" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot-Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103459" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wendorf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318878v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.09.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301810v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0266-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Milhet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tandiang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Campen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294592v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.07.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304813v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629618v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Kane-Diallo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.03.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954921v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abt007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.04.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>