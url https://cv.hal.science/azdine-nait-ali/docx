--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2237,260 +2237,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-assisted crack growth in polycrystalline aggregate using an anisotropic gradient damage model</w:t>
+                <w:t xml:space="preserve">Simulation de la propagation de fissures de fatigue sous hydrogène en milieu hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Perrier-Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Nait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Metals and Hydrogen (SteelyHydrogen 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Gand, Belgium. </w:t>
+              <w:t xml:space="preserve">PEPR-H2 DAY 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391114v1</w:t>
+                <w:t xml:space="preserve">hal-05053370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la propagation de fissures de fatigue sous hydrogène en milieu hétérogène</w:t>
+                <w:t xml:space="preserve">Hydrogen-assisted crack growth in polycrystalline aggregate using an anisotropic gradient damage model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Perrier-Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR-H2 DAY 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nantes, France. </w:t>
+              <w:t xml:space="preserve">5th International Conference on Metals and Hydrogen (SteelyHydrogen 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Gand, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053370v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la propagation de fissures de fatigue sous hydrogène en milieu hétérogène</w:t>
               </w:r>
@@ -3537,51 +3537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient damage model for simulating thermo–mechanical coupling: Interaction between thermal degradation and mechanical damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoussalam Mhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Batiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3635,286 +3635,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la propagation de fissures de fatigue sous hydrogène en milieu hétérogène</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Gueguen</w:t>
+                <w:t xml:space="preserve">Creep and Tensile Properties of Waspaloy Produced by Wire Arc Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Sazerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cervellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presses de l'Ecole des Mines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-025-08053-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391192v1</w:t>
+                <w:t xml:space="preserve">hal-05407194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep and Tensile Properties of Waspaloy Produced by Wire Arc Additive Manufacturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Azdine Nait-Ali</w:t>
+                <w:t xml:space="preserve">Simulation de la propagation de fissures de fatigue sous hydrogène en milieu hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Perrier-Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Presses de l'Ecole des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hydrogène-matériaux, corrosion sous contraintes, fatigue-corrosion, recueil des Journées des Jeunes Chercheurs 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-025-08053-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05407194v1</w:t>
+                <w:t xml:space="preserve">hal-05391192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of thermal degradation in a composite material using phase field method</w:t>
               </w:r>
@@ -4024,248 +4024,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational modeling adapted to the medium with gradient properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropy in tensile properties of a high strength metastable β titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.254⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 247, pp.113401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618345v1</w:t>
+                <w:t xml:space="preserve">hal-04915015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy in tensile properties of a high strength metastable β titanium alloy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variational modeling adapted to the medium with gradient properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Hémery</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 247, pp.113401. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352 (G1), pp.159-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915015v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation mechanisms in the α phase of the Ti-6Al-2Sn-4Zr-2Mo titanium alloy: In situ experiments and simulations</w:t>
               </w:r>
@@ -5047,64 +5047,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Nait- Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 240, pp.118348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5151,51 +5151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How macrozone size and morphology influence yield in titanium alloys investigated using fast Fourier transform-based crystal plasticity simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5738,235 +5738,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic homogenization of reinforced polymer with very small carbon inclusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of pressure cycling on damage evolution in an unfilled EPDM exposed to high-pressure hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Kane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.09.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210 (1-2), pp.137-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-018-0266-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318878v1</w:t>
+                <w:t xml:space="preserve">hal-02301810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pressure cycling on damage evolution in an unfilled EPDM exposed to high-pressure hydrogen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic homogenization of reinforced polymer with very small carbon inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 210 (1-2), pp.137-152. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346 (12), pp.1192-1198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-018-0266-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301810v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the nanoporous microstructure of sintered Ag at high temperature using in-situ X-ray nanotomography</w:t>
               </w:r>
@@ -6116,51 +6116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70, pp.255-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6350,51 +6350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6739,51 +6739,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56AFC6D1"/>
+    <w:nsid w:val="34828613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6970,51 +6970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/azdine-nait-ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9348-6905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167654551" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313558513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Perrier-Michon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Talludec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Ono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Ohyama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Elhaj Salah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel E Sanoja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Comtet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-30" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beno&#238;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154521v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672340v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhaj Salah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait-Ali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cervellon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Sazerat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burlot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_95" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Govaere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubine Al Kotob" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudequin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitline Lasne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_31" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04791553v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait- Ali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pannier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-30" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Kane Diallo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/b18701-63/morphology-damage-occurring-decompression-hydrogen-exposed-epdm-kane-diallo-castagnet-grandidier-nait-ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-63" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04239463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoussalam Mhadji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106128" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05407194v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hemery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08053-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04911977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhadji Abdoussalam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Calvat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2024.111015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.254" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04915015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Giroud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113401" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569970v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;mery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smerdova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103947" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04914584v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ono" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishimura" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108581" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107854" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Lopez-Galilea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171626" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00707-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yvinec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertheau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102830" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600013v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giroud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118348" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213125v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gueguen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Happy N'Tsouaglo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier J Milhet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Signor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202100583" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahak Fazal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nishimura" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106723" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot-Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103459" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wendorf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318878v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.09.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301810v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0266-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Milhet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tandiang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Campen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294592v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.07.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304813v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629618v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Kane-Diallo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.03.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954921v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abt007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.04.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/azdine-nait-ali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9348-6905" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167654551" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313558513" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Batiot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391164v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Perrier-Michon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296695v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Talludec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Ono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Ohyama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406628v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Elhaj Salah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier P Morelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel E Sanoja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Comtet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429324710-30" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458248v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beno&#238;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543522v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154521v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672340v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhaj Salah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait-Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391091v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cervellon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Sazerat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burlot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_95" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Govaere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moubine Al Kotob" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudequin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitline Lasne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lambert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_31" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04791553v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait- Ali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mellier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pannier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003310266-30" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Kane Diallo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/b18701-63/morphology-damage-occurring-decompression-hydrogen-exposed-epdm-kane-diallo-castagnet-grandidier-nait-ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18701-63" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189841v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00762254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04239463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoussalam Mhadji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106128" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05407194v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hemery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08053-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391192v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04911977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhadji Abdoussalam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Calvat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2024.111015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04915015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Giroud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113401" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618345v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.254" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569970v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;mery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smerdova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103947" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04914584v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ono" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishimura" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108581" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599978v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107854" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Lopez-Galilea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171626" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234407v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00707-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yvinec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertheau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102830" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600013v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giroud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118348" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213125v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gueguen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Happy N'Tsouaglo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier J Milhet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Signor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202100583" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahak Fazal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Nishimura" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2020.106723" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot-Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103459" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wendorf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benoit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0266-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.09.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Milhet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tandiang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Campen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294592v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.07.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304813v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629618v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Kane-Diallo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2016.03.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954921v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/amrx/abt007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.04.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>