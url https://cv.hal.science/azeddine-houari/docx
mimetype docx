--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">170321525</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=GgU1B0AAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,9900 +209,9900 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Pitch-Angle Control of Floating Offshore Wind Turbines Using Optimized Active Disturbance Rejection Control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ADRC-based dual-loop control and stability analysis of stacked interleaved DC–DC buck converter for hydrogen production using PEM electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nada Chhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Lachkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Grids and Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40866-025-00317-6⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15, pp.109154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2026.109154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494628v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flat filtering model-free control of floating offshore wind turbine above rated wind speed with radial basis function neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Owayjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 349, pp.124102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.124102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADRC-based dual-loop control and stability analysis of stacked interleaved DC–DC buck converter for hydrogen production using PEM electrolyzer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A resilient model-free controller for power regulation and fatigue load reduction in floating offshore wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydali Ferahtia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ibtissam Lachkar</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Assaad Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2026.109154⟩</w:t>
+              <w:t xml:space="preserve">Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 109 (18), pp.104081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2026.104081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553889v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A resilient model-free controller for power regulation and fatigue load reduction in floating offshore wind turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Robust Pitch-Angle Control of Floating Offshore Wind Turbines Using Optimized Active Disturbance Rejection Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Grids and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40866-025-00317-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2026.104081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05576646v1</w:t>
+                <w:t xml:space="preserve">hal-05494628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating Offshore Wind Turbine Optimized Control for Power Regulation With Experimental Validation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
+                <w:t xml:space="preserve">Simplified sensorless predictive control of grid-side converter in wind energy conversion systems under distorted grid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Rahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koussaila Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Boukais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noumidia Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JOE.2024.3520365⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.1156-1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2025.06.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977477v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Power Sharing Control of an Islanded DC Microgrid with Unmatched Line Impedances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Operation of DC Interconnected Households PV under Weather Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Ngoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Dadina Nkoua Ngavouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonide Messo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard M’passi-Mabiala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics14081654⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Engineering and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.11-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3844/ajeassp.2025.11.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055095v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive fuzzy direct flux-vector control for stand-alone DFIG-AC systems improving voltage/frequency stability with battery storage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Improved harmonics estimation schemes-based shunt active power filter for quality enhancement under high distortions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihed Hmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bendib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Echalih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2025.116983⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 246, pp.111657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2025.111657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339541v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Model-Free Control for MMC Inverters in Cold Ironing Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adaptive fuzzy direct flux-vector control for stand-alone DFIG-AC systems improving voltage/frequency stability with battery storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Lalouni Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Tamalouzt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gang Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app15137343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2025.116983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557724v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved harmonics estimation schemes-based shunt active power filter for quality enhancement under high distortions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robust Model-Free Control for MMC Inverters in Cold Ironing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Abdel Kader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2025.111657⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (13), pp.7343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app15137343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05031538v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified sensorless predictive control of grid-side converter in wind energy conversion systems under distorted grid conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Hybrid Control and Communication Topology Optimization in DC Microgrids for Enhanced Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxuan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2025.06.054⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (19), pp.3797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics14193797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521800v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Operation of DC Interconnected Households PV under Weather Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">State-of-the-art of hierarchical microgrid technological framework: operational strategies with manifold barriers and future trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard M’passi-Mabiala</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Engineering and Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3844/ajeassp.2025.11.27⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.100743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ref.2025.100743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034033v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Hybrid Control and Communication Topology Optimization in DC Microgrids for Enhanced Performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Revolutionizing Hybrid Wind/Photovoltaic/Battery Systems: State-of-the-Art Predictive Control and Real-Time Testing for Optimal Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Benadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Bjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics14193797⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Resources Technology, Part A: Sustainable and Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4068049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505552v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art of hierarchical microgrid technological framework: operational strategies with manifold barriers and future trajectories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Sensorless Predictive Power Control of PWM Converters Using Adaptive Neural Network-Based Virtual Flux Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noumidia Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Rahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Boukais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koussaila Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy Focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ref.2025.100743⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (18), pp.3620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics14183620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502721v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revolutionizing Hybrid Wind/Photovoltaic/Battery Systems: State-of-the-Art Predictive Control and Real-Time Testing for Optimal Performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Enhanced Power Sharing Control of an Islanded DC Microgrid with Unmatched Line Impedances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mulualem Tesfaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marwen Bjaoui</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Sellami</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Resources Technology, Part A: Sustainable and Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (4), </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (8), pp.1654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4068049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics14081654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015523v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Sensorless Predictive Power Control of PWM Converters Using Adaptive Neural Network-Based Virtual Flux Estimation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+                <w:t xml:space="preserve">Floating Offshore Wind Turbine Optimized Control for Power Regulation With Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydali Ferahtia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics14183620⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JOE.2024.3520365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504877v1</w:t>
+                <w:t xml:space="preserve">hal-04977477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Analysis: Integrating Renewable Energy Sources With Wire/Wireless EV Charging Systems for Green Mobility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research on power allocation strategy and capacity configuration of hybrid energy storage system based on double-layer variational modal decomposition and energy entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almoataz Abdelaziz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Zeyu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingang Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3466729⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95, pp.112492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2024.112492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821581v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management of electric vehicle using a new strategy based on slap swarm optimization and differential flatness control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive High Gain Observer Based MRAS for Sensorless Induction Motor Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Tir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Eddine Ghadbane</w:t>
+                <w:t xml:space="preserve">Teresa Orlowska-Kowalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Barkat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hafiz Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-53396-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (1), pp.271-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2023.3243271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531516v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on power allocation strategy and capacity configuration of hybrid energy storage system based on double-layer variational modal decomposition and energy entropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior analysis of dual-star permanent magnet synchronous generator with inter-turn short fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyazid Amirouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeyu Ma</w:t>
+                <w:t xml:space="preserve">Koussaila Iffouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingang Han</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+                <w:t xml:space="preserve">Kaci Ghedamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Aouzellag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2024.112492⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02286203.2023.2299898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416224v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive High Gain Observer Based MRAS for Sensorless Induction Motor Drives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of a 25 kV–50 Hz Railway-Substation Power Supply Based on a Back-to-Back Modular Multilevel Converter Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Orlowska-Kowalska</w:t>
+                <w:t xml:space="preserve">Kevin Tournoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafiz Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Houari</w:t>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Garmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2023.3243271⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (6), pp.1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17061318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391445v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior analysis of dual-star permanent magnet synchronous generator with inter-turn short fault</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Voltage Error Estimation-Based Fault Diagnosis Method for Three- phase PWM-inverter in Grid-connected Photovoltaic Power System Without any Over-rating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atallah Ouai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Mokrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamal Aouzellag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (3), pp.232-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02286203.2023.2299898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3311/PPee.23416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531519v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a 25 kV–50 Hz Railway-Substation Power Supply Based on a Back-to-Back Modular Multilevel Converter Topology</w:t>
+                <w:t xml:space="preserve">Optimal Adaptive Fractional Order Integral Sliding Mode Controller-Energy Management Strategy for Electric Vehicles Based on Bald Eagle Search Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Tournoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Houssam Eddine Ghadbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Barkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Terrien</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hegazy Rezk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17061318⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2024/7844084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531517v1</w:t>
+                <w:t xml:space="preserve">hal-04531518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Error Estimation-Based Fault Diagnosis Method for Three- phase PWM-inverter in Grid-connected Photovoltaic Power System Without any Over-rating</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development of a 3 kW Wind Energy Conversion System Emulator Using a Grid-Connected Doubly-Fed Induction Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Boukais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koussaila Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Rahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3311/PPee.23416⟩</w:t>
+              <w:t xml:space="preserve"> Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (12), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/act13120487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015474v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Adaptive Fractional Order Integral Sliding Mode Controller-Energy Management Strategy for Electric Vehicles Based on Bald Eagle Search Algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive Analysis: Integrating Renewable Energy Sources With Wire/Wireless EV Charging Systems for Green Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Shahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almoataz Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Djerioui</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hegazy Rezk</w:t>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024, pp.1-22. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.140527-140555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2024/7844084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3466729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531518v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 3 kW Wind Energy Conversion System Emulator Using a Grid-Connected Doubly-Fed Induction Generator</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Energy management of electric vehicle using a new strategy based on slap swarm optimization and differential flatness control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Eddine Ghadbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Barkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Oproescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/act13120487⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.3629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-53396-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073779v1</w:t>
+                <w:t xml:space="preserve">hal-04531516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified bald eagle search algorithm for lithium-ion battery model parameters extraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of a real-time singularity-based fault diagnosis method for five-phase PMSG-based tidal current applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saad Motahhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 134, pp.357-379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2022.08.025⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 142 (1), pp.501-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2023.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391439v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a real-time singularity-based fault diagnosis method for five-phase PMSG-based tidal current applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Optimization of PI Controller Parameters by GWO Algorithm for Five-Phase Asynchronous Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Berrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2023.07.038⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (10), pp.4251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16104251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391392v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of PI Controller Parameters by GWO Algorithm for Five-Phase Asynchronous Motor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Modified bald eagle search algorithm for lithium-ion battery model parameters extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydali Ferahtia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hegazy Rezk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fouad Berrabah</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Motahhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16104251⟩</w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134, pp.357-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2022.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391457v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Post-Fault Reconfiguration Strategy under Open-Phase Operation Conditions of Asymmetrical Double-Star Induction Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koussaila Iffouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessam Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaci Ghedamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (15), pp.5740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en16155740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Resilient Control for Distributed Energy Storage Units in an Islanded AC Microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidlawendé Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JESTPE.2023.3261669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control Strategy for Floating Offshore Wind Turbines Based on Grey Wolf Optimizer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">NOVEL ROTOR POSITION EXTRACTION BASED ON ROTATING HIGH-FREQUENCY VOLTAGE INJECTION FOR PERMANENT MAGNET SYNCHRONOUS MACHINE DRIVES AT LOW OR ZERO SPEEDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiza Mansouri Toudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (2), pp.188-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59277/RRST-EE.2023.68.2.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app132011595⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04258843v1</w:t>
+                <w:t xml:space="preserve">hal-04160908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NOVEL ROTOR POSITION EXTRACTION BASED ON ROTATING HIGH-FREQUENCY VOLTAGE INJECTION FOR PERMANENT MAGNET SYNCHRONOUS MACHINE DRIVES AT LOW OR ZERO SPEEDS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimal Control Strategy for Floating Offshore Wind Turbines Based on Grey Wolf Optimizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydali Ferahtia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Laghrouche</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Roumaine des Sciences Techniques. Serie Électrotechnique et Énergétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (20), pp.11595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app132011595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59277/RRST-EE.2023.68.2.12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04160908v1</w:t>
+                <w:t xml:space="preserve">hal-04258843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Diagnostic and Severity Estimation Method for Inter-Turn Short Fault for Dual Star Permanent Magnet Synchronous Generator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comprehensive Approach to Mitigating Solar Photovoltaic Power Penetration Effects in a Microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngil Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manef Bourogaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Djamal Aouzellag</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeok Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2022/3568263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13369-021-06445-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03628484v1</w:t>
+                <w:t xml:space="preserve">hal-05576643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Approach to Mitigating Solar Photovoltaic Power Penetration Effects in a Microgrid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New Diagnostic and Severity Estimation Method for Inter-Turn Short Fault for Dual Star Permanent Magnet Synchronous Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyazid Amirouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koussaila Iffouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hyeok Kim</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaci Ghedamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Aouzellag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (3), pp.3573-3581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-021-06445-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2022/3568263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05576643v1</w:t>
+                <w:t xml:space="preserve">hal-03628484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal parameters identification strategy of a lead acid battery model for photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Achaibou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Chouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegazy Rezk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Storage Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/est2.428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal heuristic economic management strategy for microgrids based PEM fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegazy Rezk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djeroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Fathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.02.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Droop based Control Strategy for DC Microgrid Including Multiple Batteries Energy Storage Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djeroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegazy Rezk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Chouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48 (6), pp.103983. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2022.103983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control and implementation of energy management strategy for a DC microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djeroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegazy Rezk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 238, pp.121777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2021.121777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal parameter estimation strategy of PEM fuel cell using gradient-based optimizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegazy Rezk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djeroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Chouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 239, pp.122096. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2021.122096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved control strategy of dual star permanent magnet synchronous generator based tidal turbine system using sensorless field oriented control and direct power control techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Power Quality Improvement of a Solar Energy Conversion System by a Coordinated Active and LCL Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atallah Ouai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Mokrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamal Aouzellag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Sources, Part A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (4), pp.373-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPee.17215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15567036.2021.1902429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03628491v1</w:t>
+                <w:t xml:space="preserve">hal-03628528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel technique for online resonance frequencies monitoring based on wavelet transform for grid-connected solar inverters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An FTC Design via Multiple SOGIs with Suppression of Harmonic Disturbances for Five-Phase PMSG-Based Tidal Current Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2021.107417⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9060574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628490v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Adaptive Gain LQR-Based Energy Management Strategy for Battery–Supercapacitor Hybrid Power System</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A New Simplified Algorithm for Real-Time Power Optimization of TCT Interconnected PV Array under Any Mismatch Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouadoud Loukriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Saigaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Drif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufdi Hadjab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14061660⟩</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (6), pp.805-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/jesa.540602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411454v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal parameter identification strategy applied to lithium‐ion battery model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djeroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegazy Rezk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Chouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 45 (11), pp.16741-16753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/er.6921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FTC Design via Multiple SOGIs with Suppression of Harmonic Disturbances for Five-Phase PMSG-Based Tidal Current Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Generalized IDA-PBC Control Using Enhanced Decoupled Power Sharing for Parallel Distributed Generators in Standalone Microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Khefifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse9060574⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.5069-5082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JESTPE.2020.3034464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628488v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Simplified Algorithm for Real-Time Power Optimization of TCT Interconnected PV Array under Any Mismatch Conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ESO-based FTC strategy via dual-loop compensations for 5-phase PMSG integrated tidal applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEICE Electronics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (20), pp.20210177-20210177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1587/elex.18.20210177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/jesa.540602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03628526v1</w:t>
+                <w:t xml:space="preserve">hal-03628527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Quality Improvement of a Solar Energy Conversion System by a Coordinated Active and LCL Filtering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Active resonance damping and harmonics compensation in distributed generation based islanded microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Houari</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep M. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.106900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3311/PPee.17215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03628528v1</w:t>
+                <w:t xml:space="preserve">hal-03494060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized IDA-PBC Control Using Enhanced Decoupled Power Sharing for Parallel Distributed Generators in Standalone Microgrids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improved control strategy of dual star permanent magnet synchronous generator based tidal turbine system using sensorless field oriented control and direct power control techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyazid Amirouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koussaila Iffouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Malek Ghanes</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaci Ghedamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Aouzellag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (4), pp.5069-5082. </w:t>
+              <w:t xml:space="preserve">Energy Sources, Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JESTPE.2020.3034464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15567036.2021.1902429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628495v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESO-based FTC strategy via dual-loop compensations for 5-phase PMSG integrated tidal applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A novel technique for online resonance frequencies monitoring based on wavelet transform for grid-connected solar inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manef Bourogaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Ben Attia Sethom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEICE Electronics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1587/elex.18.20210177⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 199, pp.107417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2021.107417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628527v1</w:t>
+                <w:t xml:space="preserve">hal-03628490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active resonance damping and harmonics compensation in distributed generation based islanded microgrids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimal Adaptive Gain LQR-Based Energy Management Strategy for Battery–Supercapacitor Hybrid Power System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydali Ferahtia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djeroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106900⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14061660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494060v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency improvement of a vector-controlled dual star induction machine drive system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Polyphase Induction Motor on Photovoltaic Water Pumping System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Nounou</w:t>
+                <w:t xml:space="preserve">Iffouzar Koussaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khoudir Marouani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Khaldi Lyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Himour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deboucha Abdelhakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00202-020-00924-9⟩</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (6), pp.763-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/jesa.530602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628505v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey Wolf Optimizer-Based Predictive Torque Control for Electric Buses Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A hybrid power system based on fuel cell, photovoltaic source and supercapacitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydali Ferahtia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13195013⟩</w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (5), pp.940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42452-020-2709-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628497v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Active FTC Strategy Using Generalized Proportional Integral Observers Applied to Five-Phase PMSG based Tidal Current Energy Conversion Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Grey Wolf Optimizer-Based Predictive Torque Control for Electric Buses Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tianhao Tang</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13 (24), pp.6645. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13246645⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13 (19), pp.5013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13195013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628496v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid power system based on fuel cell, photovoltaic source and supercapacitor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An Active FTC Strategy Using Generalized Proportional Integral Observers Applied to Five-Phase PMSG based Tidal Current Energy Conversion Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42452-020-2709-0⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (24), pp.6645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13246645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628530v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Polyphase Induction Motor on Photovoltaic Water Pumping System</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault-Tolerant Control Based on Sliding Mode Controller for Double-Star Induction Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Himour</w:t>
+                <w:t xml:space="preserve">Noureddine Layadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deboucha Abdelhakim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hemza Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (6), pp.763-770. </w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (3), pp.1615-1627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/jesa.530602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13369-019-04120-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628532v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Control Based on Sliding Mode Controller for Double-Star Induction Machine</w:t>
+                <w:t xml:space="preserve">Influence of different time horizon-based battery energy management strategies on residential microgrid profitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Layadi</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rémy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-019-04120-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.101340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628513v1</w:t>
+                <w:t xml:space="preserve">hal-03628502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different time horizon-based battery energy management strategies on residential microgrid profitability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New Analysis Model of Stator Open Phase Faults in a Five-Phase Induction Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iffouzar Koussaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldi Lyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghedamsi Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2020.101340⟩</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (2), pp.213-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/jesa.530207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628502v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatness Based Grey Wolf Control for Load Voltage Unbalance Mitigation in Three-Phase Four-Leg Voltage Source Inverters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (2), pp.1869-1881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2019.2957966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Analysis Model of Stator Open Phase Faults in a Five-Phase Induction Motor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Robust Model Predictive Control (MPC) for large-scale PV plant based on paralleled three-phase inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghedamsi Kaci</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/jesa.530207⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202, pp.409 - 419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.03.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628531v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Reference Trajectory for Power Quality Enhancement in Three-Phase Four-Wire Standalone Power Supply Systems With Nonlinear and Unbalanced Loads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Houari</w:t>
+                <w:t xml:space="preserve">Adaptive non-linear high gain observer based sensorless speed estimation of an induction motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kadrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Tir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Ait Ahmed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+                <w:t xml:space="preserve">Om Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Reatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JESTPE.2020.2966923⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 357 (13), pp.8995-9024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2020.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628504v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Model Predictive Control (MPC) for large-scale PV plant based on paralleled three-phase inverters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Residential microgrid energy management considering flexibility services opportunities and forecast uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.105981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.105981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2020.03.091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03490252v1</w:t>
+                <w:t xml:space="preserve">hal-03628503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive non-linear high gain observer based sensorless speed estimation of an induction motor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoheir Tir</w:t>
+                <w:t xml:space="preserve">Adaptive Reference Trajectory for Power Quality Enhancement in Three-Phase Four-Wire Standalone Power Supply Systems With Nonlinear and Unbalanced Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Om Malik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alberto Reatti</w:t>
+                <w:t xml:space="preserve">Mourad Ait Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2020.06.013⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.1593-1603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JESTPE.2020.2966923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628498v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential microgrid energy management considering flexibility services opportunities and forecast uncertainties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Efficiency improvement of a vector-controlled dual star induction machine drive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Nesri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Nounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudir Marouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.105981⟩</w:t>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (2), pp.939-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00202-020-00924-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628503v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of grid forming inverter based on robust IDA-PBC for power quality enhancement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fuzzy logic approach for smooth transition between grid-connected and stand-alone modes of three-phase DG-inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihed Hmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175, pp.105892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2019.105892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.segan.2019.100276⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02378456v1</w:t>
+                <w:t xml:space="preserve">hal-03628511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy logic approach for smooth transition between grid-connected and stand-alone modes of three-phase DG-inverter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stability Analysis and Robust Damping of Multiresonances in Distributed-Generation-Based Islanded Microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2019.105892⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (11), pp.8958-8970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2019.2898611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03628511v1</w:t>
+                <w:t xml:space="preserve">hal-03628512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis and Robust Damping of Multiresonances in Distributed-Generation-Based Islanded Microgrids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Energy management strategy of Supercapacitor/Fuel Cell energy storage devices for vehicle applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (41), pp.23416 - 23428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.07.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2019.2898611⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03628512v1</w:t>
+                <w:t xml:space="preserve">hal-03628510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy management strategy of Supercapacitor/Fuel Cell energy storage devices for vehicle applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Control of grid forming inverter based on robust IDA-PBC for power quality enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Khefifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.100276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.segan.2019.100276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.07.060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03628510v1</w:t>
+                <w:t xml:space="preserve">hal-02378456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Effective Compensation Technique for Speed Smoothness at Low-Speed Operation of PMSM Drives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improved control strategy for power quality enhancement in standalone systems based on four‐leg voltage source inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ait‐ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2740388⟩</w:t>
+              <w:t xml:space="preserve">IET Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.515-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-pel.2017.0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628516v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey Wolf based control for speed ripple reduction at low speed operation of PMSM drives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Control and energy management of a large scale grid-connected PV system for power quality improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atallah Ouai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Mokrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 171, pp.893-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.06.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2018.01.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03628515v1</w:t>
+                <w:t xml:space="preserve">hal-03628517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and energy management of a large scale grid-connected PV system for power quality improvement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Effective Compensation Technique for Speed Smoothness at Low-Speed Operation of PMSM Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (1), pp.647-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2740388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.06.106⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03628517v1</w:t>
+                <w:t xml:space="preserve">hal-03628516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved control strategy for power quality enhancement in standalone systems based on four‐leg voltage source inverters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Grey Wolf based control for speed ripple reduction at low speed operation of PMSM drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Chouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (3), pp.515-523. </w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.111-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-pel.2017.0124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628514v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive resonant based multi-loop control strategy for parallel distributed generation units in standalone microgrid application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 143, pp.262-271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsr.2016.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Signal Stabilization of AC Grid Supplying Voltage-Source Converters With LCL-Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (1), pp.702 - 711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2014.2328789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency Optimization Through Current-Sharing for Paralleled DC–DC Boost Converters With Parameter Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Shahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (2), pp.759 - 767. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2013.2256369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large signal stability analysis and stabilization of converters connected to grid through LCL filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (12), pp.6507 - 6516. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2320225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Signal Stability Analysis and Stabilization of Converters Connected to Grid Through &amp;lt;inline-formula&amp;gt; &amp;lt;tex-math notation=&amp;quot;TeX&amp;quot;&amp;gt;$LCL$&amp;lt;/tex-math&amp;gt;&amp;lt;/inline-formula&amp;gt; Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (12), pp.6507-6516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIE.2014.2320225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatness-Based Control of Three-Phase Inverter With Output $LC$ Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (7), pp.2890-2897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIE.2011.2170396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach in tracking maximum power under partially shaded conditions with consideration of converter losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (11), pp.2580-2588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2011.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10091,7408 +10112,7408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luenberger Observer-based PCC voltage Estimation for Load Sharing in Islanded DC Microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mulualem Tesfaye Yeshalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADRC-based cascade controller applied to Stacked Interleaved Buck Converter Powering a PEM Electrolyser: Comparison with backstepping method and PI compensator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Chhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Abouloifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Barcelona, Spain. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD64771.2025.11099479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Management Strategy for V2g-Enabled Smart Parking in a Pv Microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Harouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Naseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mchaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Motahhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Future Energy Solutions (FES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Cluj-Napoca, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FES65767.2025.11341825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Losses Balance Strategy Multi-stack Hydrogen Fuel Cell System for a Maritime Passenger Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Ait El Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Castelló, Spain. pp.495-508, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-73921-7_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of System Order in Model-Free Control of Floating Offshore Wind Turbines: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Owayjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Achkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Renewable Energy and Conservation (ICREC 2025),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICREC, Nov 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Flexible Simulation Tool for Analysis of Microgrid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Augustin Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Ruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Breban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Future Energy Solutions (FES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Cluj-Napoca, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FES65767.2025.11341858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust power control using active disturbance rejection controller for floating offshore wind turbines</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-Output Neural Network-Based Online Filter Parameters Estimation for Predictive Control of PWM Converter Under Unbalanced Grid Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noumidia Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Rahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Boukais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koussaila Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 3rd International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icaee61760.2024.10783189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637263v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Output Neural Network-Based Online Filter Parameters Estimation for Predictive Control of PWM Converter Under Unbalanced Grid Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Rahoui</w:t>
+                <w:t xml:space="preserve">Robust power control using active disturbance rejection controller for floating offshore wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydali Ferahtia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boussad Boukais</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 3rd International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ELECTRIMACS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Castello de la Plana, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572976v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Frequency Regulation of Microgrid using Optimized Two-level Fractionalized TD-PI Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Conference on Communications, Control, and Computing Technologies for Smart Grids (SmartGridComm)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Oslo, France. pp.111-116, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SmartGridComm60555.2024.10738091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la robustesse en stabilité d'une architecture électrique distribuée appliquée à un aéronef</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Distributed Secondary Control for Autonomous AC Microgrid Based on Photovoltaic and Energy Storage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidlawendé Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France. pp.307-319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028377v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Signal Stability Study for Island Distributed Generation System Controlled by IDA-PBC-IA and Power Decoupled Droop Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gestion des flux de puissance avec équilibrage des SOCs dans un Micro-réseau DC -Bateau électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028322v1</w:t>
+                <w:t xml:space="preserve">hal-05028383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des flux de puissance avec équilibrage des SOCs dans un Micro-réseau DC -Bateau électrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Small Signal Stability Study for Island Distributed Generation System Controlled by IDA-PBC-IA and Power Decoupled Droop Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Khefifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France. pp.373-386, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24837-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028383v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Secondary Control for Autonomous AC Microgrid Based on Photovoltaic and Energy Storage Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Nouvelle méthode d'équilibrage des états de santé des batteries lithium-ion d'un microgrid AC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidlawendé Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028316v1</w:t>
+                <w:t xml:space="preserve">hal-05028390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode d'équilibrage des états de santé des batteries lithium-ion d'un microgrid AC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse de la robustesse en stabilité d'une architecture électrique distribuée appliquée à un aéronef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ramalingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028390v1</w:t>
+                <w:t xml:space="preserve">hal-05028377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed Ripples Reduction of PMSM Drives under Low-Speed Working Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Energy Management Strategy for Hybrid Power System Implemented with Processor in the Loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadbane Houssam Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barkat Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djeroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+              <w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb, CISTEM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043889⟩</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015493v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management Strategy for Hybrid Power System Implemented with Processor in the Loop</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Distributed Stabilizing Economic Dispatch Control for Energy Storage Unit based Autonomous Microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidlawendé Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb, CISTEM 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043997⟩</w:t>
+              <w:t xml:space="preserve">IECON 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bruxelles (Belgique), Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon49645.2022.9968874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934029v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Stabilizing Economic Dispatch Control for Energy Storage Unit based Autonomous Microgrid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Contrôle résilient pour la synchronisation des états de charge des organes de stockage distribués des micro-réseaux insulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidlawendé Ouoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic (Loire Atlantique), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959964v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle résilient pour la synchronisation des états de charge des organes de stockage distribués des micro-réseaux insulaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Speed Ripples Reduction of PMSM Drives under Low-Speed Working Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05576910v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Luenberger observer design for fault detection and diagnosis of a five-phase PMSG based tidal system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Small-signal stability analysis of a More Electric Aircraft network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ramalingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pauvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">MORE ELECTRIC AIRCRAFT (MEA2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEE-3AF, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028415v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Fuzzy Speed Controller For Dual Star Permanent Magnet Synchronous Motor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Energy Management using GWO and FLC in Electrric Vehicle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djeroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 1st International Maghreb Meeting of the Conference on Sciences and Techniques of Automatic Control and Computer Engineering MI-STA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628536v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active resonance damping in LCL-filtered invertersbased islanded microgrids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robust SoC Balancing Method for Distributed Storage based Islanded Microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josep M Guerrero</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028432v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust SoC Balancing Method for Distributed Storage based Islanded Microgrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active resonance damping in LCL-filtered invertersbased islanded microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ouoba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Machmoum</w:t>
+                <w:t xml:space="preserve">Josep M Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628534v1</w:t>
+                <w:t xml:space="preserve">hal-05028432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management using GWO and FLC in Electrric Vehicle systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude et analyse de la stabilité en petit signal d'un système de génération décentralisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Khefifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028436v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-signal stability analysis of a More Electric Aircraft network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New Fuzzy Speed Controller For Dual Star Permanent Magnet Synchronous Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amirouche Elyazid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamoudi Yanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iffouzar Koussaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghedamsi Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORE ELECTRIC AIRCRAFT (MEA2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 1st International Maghreb Meeting of the Conference on Sciences and Techniques of Automatic Control and Computer Engineering MI-STA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tripoli, France. pp.69-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MI-STA52233.2021.9464422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028459v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et analyse de la stabilité en petit signal d'un système de génération décentralisée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Luenberger observer design for fault detection and diagnosis of a five-phase PMSG based tidal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malek Ghanes</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028423v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reactive Power Support Strategy based on Dual-loop Control for Three-phase Grid-connected Inverter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Grey Wolf Optimizer Based Predictive Torque Control for Electric Vehicle Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xia Chengjun</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 10th International Conference on Power, Energy and Electrical Engineering (CPEEE 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202018202011⟩</w:t>
+              <w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142031v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey Wolf Optimizer Based Predictive Torque Control for Electric Vehicle Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Cascade GW Controllers for Speed Ripple Minimization at Low Speed Operation of PMSM Drives for EV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215725⟩</w:t>
+              <w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.4667-4672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9255251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653963v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascade GW Controllers for Speed Ripple Minimization at Low Speed Operation of PMSM Drives for EV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Differential flatness for smooth transition between grid-connected and standalone mode of three-phase inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Malek Ghanes</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9255251⟩</w:t>
+              <w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.P.1-P.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411159v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential flatness for smooth transition between grid-connected and standalone mode of three-phase inverter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A second order filter-based fault detection method for five-phase permanent magnet synchronous generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josep. Guerrero</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215627⟩</w:t>
+              <w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.4827-4832, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628538v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second order filter-based fault detection method for five-phase permanent magnet synchronous generators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Reactive Power Support Strategy based on Dual-loop Control for Three-phase Grid-connected Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Chengjun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Chengjun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9254869⟩</w:t>
+              <w:t xml:space="preserve">2020 10th International Conference on Power, Energy and Electrical Engineering (CPEEE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202018202011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028325v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential microgrid photovoltaic panel array sizing optimization to ensure energy supply and financial safety</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An Online Grid Impedance Estimation Using Recursive Least Square For Islanding Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Jarraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihed Hmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820365⟩</w:t>
+              <w:t xml:space="preserve">2019 16th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Istanbul, France. pp.193-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2019.8893148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628541v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FCS-MPC Current Control of Parallel Photovoltaic Grid Connected Inverter with Common AC and DC Buses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1138-1143, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Online Grid Impedance Estimation Using Recursive Least Square For Islanding Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Design and Performance Analysis of Different Resonance Passive-Damping Solutions for LCL filter-based Grid-Interfaced DG Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Chkioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Hmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD.2019.8893148⟩</w:t>
+              <w:t xml:space="preserve">2019 19th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Sousse, France. pp.435-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2019.8717211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628544v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Performance Analysis of Different Resonance Passive-Damping Solutions for LCL filter-based Grid-Interfaced DG Inverter</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Investigation in the Modeling Complexity of Parallel Grid-Connected Inverters from Similar to Different LCL Filters Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manef Bourogaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Ben Attia Sethom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 19th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Sousse, France. pp.435-441, </w:t>
+              <w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Monte-Carlo, France. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/STA.2019.8717211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2019.8813562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628545v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation in the Modeling Complexity of Parallel Grid-Connected Inverters from Similar to Different LCL Filters Parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Residential microgrid photovoltaic panel array sizing optimization to ensure energy supply and financial safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EVER.2019.8813562⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.226-231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628543v1</w:t>
+                <w:t xml:space="preserve">hal-03628541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of complex resonances in islanded Microgrids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Model-Free Controller for Suppressing Circulating Currents in Parallel-Connected Inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Djcrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ait Ahmed</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Industry Applications Society Annual Meeting (IAS2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Portland, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2018.8544482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03628549v1</w:t>
+                <w:t xml:space="preserve">hal-03628555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Resonance Analysis of Parallel Grid-Connected Inverters with LCL Filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Fuzzy Sliding Mode Controller for a Double Star Induction Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Houari Azeddine</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Attia Sethom Houda</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Layadi Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613402⟩</w:t>
+              <w:t xml:space="preserve">2018 International Conference on Communications and Electrical Engineering (ICCEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, El Oued, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCEE.2018.8634439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628551v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnection and Damping Assignment Passivity Based Control for Power Sharing in Islanded Micro-Grids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High Gain Observer with Updated Gain for Sensorless Induction Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kadrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Tir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med. Assaad Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Om Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566718⟩</w:t>
+              <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Algiers, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628548v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral Backstepping Control for Double Star Induction Machine (DSIM)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robust IDA-PBC Based Load Voltage Controller for Power Quality Enhancement of Standalone Microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khefifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ait-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613328⟩</w:t>
+              <w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, D.C., France. pp.249-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2018.8591805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628552v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Free Controller for Suppressing Circulating Currents in Parallel-Connected Inverters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+                <w:t xml:space="preserve">Circulating Currents Control for Parallel Grid-Connected Three-Phase Inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Industry Applications Society Annual Meeting (IAS2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Portland, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Algiers, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IAS.2018.8544482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628555v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Fuzzy Sliding Mode Controller for a Double Star Induction Machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Integral Backstepping Control for Double Star Induction Machine (DSIM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Layadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samir Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Communications and Electrical Engineering (ICCEE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCEE.2018.8634439⟩</w:t>
+              <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Algiers, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628556v1</w:t>
+                <w:t xml:space="preserve">hal-03628552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Gain Observer with Updated Gain for Sensorless Induction Motor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interconnection and Damping Assignment Passivity Based Control for Power Sharing in Islanded Micro-Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khefifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613465⟩</w:t>
+              <w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France. pp.1157-1161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628554v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust IDA-PBC Based Load Voltage Controller for Power Quality Enhancement of Standalone Microgrids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling and Resonance Analysis of Parallel Grid-Connected Inverters with LCL Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourogaoui Manef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Azeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ait-Ahmed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Ghanes</w:t>
+                <w:t xml:space="preserve">Ben Attia Sethom Houda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machmoum Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2018.8591805⟩</w:t>
+              <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Algiers, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628546v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Currents Control for Parallel Grid-Connected Three-Phase Inverters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Modeling of complex resonances in islanded Microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Saim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Machmoum</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ait Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France. pp.804-808, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03628553v1</w:t>
+                <w:t xml:space="preserve">hal-03628549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement des éléments passifs d'un convertisseur cascadé en vue de l'intégration d'organes de stockage au réseau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Robust sizing of a stand-alone multi-sources power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Deniaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Taipei, France. pp.448-453, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2016.7474793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361606v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of single-phase grid connected photovoltaic inverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Belloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferid Kourda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 4th International Conference on Control Engineering &amp; Information Technology (CEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Hammamet, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEIT.2016.7929116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust sizing of a stand-alone multi-sources power system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Dimensionnement des éléments passifs d'un convertisseur cascadé en vue de l'intégration d'organes de stockage au réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Deniaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628563v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency adaptive proportional + multi-resonant output voltage control strategy for parallel operating distributed generation units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 17th International Conference on Sciences and Techniques of Automatic Control and Computer Engineering (STA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Sousse, France. pp.67-72, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/STA.2016.7952001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault tolerant control of a double stator permanent magnet generator in tidal current energy system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Industrial Technology (ICIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Taipei, France. pp.419-424, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIT.2016.7474789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-loop control strategy for parallel distributed generation units in standalone applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 8th International Conference on Modelling, Identification and Control (ICMIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Algiers, France. pp.913-918, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMIC.2016.7804245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization of electrical energy storage for intelligent integration of photovoltaics in electric networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A new compensation technique for PMSM torque ripple minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Robyns</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7309416⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Addison, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465224v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new compensation technique for PMSM torque ripple minimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hybridization of electrical energy storage for intelligent integration of photovoltaics in electric networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhaker Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Robyns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Industry Applications Society Annual Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS.2015.7356827⟩</w:t>
+              <w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7309416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460034v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatness-based-control for parallel operation of N voltage-source inverters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications (EPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential flatness based control of hybrid power plant based on supercapacitor storage energy for AC distributed system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sikkabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fuengwarodsakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Phattanasak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thounthong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE 10th International Conference on Power Electronics and Drive Systems (PEDS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Kitakyushu, France. pp.818-823, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PEDS.2013.6527130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization on current-sharing for paralleled DC-DC boost converters through parameter estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">A large signal stabilizer for high damping performance of PWM load converter with input LCL-filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Las Vegas, France. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS.2012.6374018⟩</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2012.6374034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628570v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large signal stabilizer for high damping performance of PWM load converter with input LCL-filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optimization on current-sharing for paralleled DC-DC boost converters through parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J-P. Martin</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE Industry Applications Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Las Vegas, France. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS.2012.6374034⟩</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2012.6374018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628569v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and control of FOWT using OpenFAST/Matlab co-simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation et contrôle de FOWT à l'aide de la co-simulation OpenFAST/Matlab Guide de l'utilisateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IREENA - Institut de Recherche sur l'Energie Electrique de Nantes-Atlantique (IREENA) EA 4642; Nantes Université. 2024</w:t>
+              <w:t xml:space="preserve">IREENA - Institut de Recherche sur l'Energie Electrique de Nantes-Atlantique (IREENA) EA 4642. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858231v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et contrôle de FOWT à l'aide de la co-simulation OpenFAST/Matlab Guide de l'utilisateur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation and control of FOWT using OpenFAST/Matlab co-simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IREENA - Institut de Recherche sur l'Energie Electrique de Nantes-Atlantique (IREENA) EA 4642. 2024</w:t>
+              <w:t xml:space="preserve">IREENA - Institut de Recherche sur l'Energie Electrique de Nantes-Atlantique (IREENA) EA 4642; Nantes Université. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858236v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a MMC-Based Three Phase Rectifier for a Back-to-Back Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tournoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fouad Benkhoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Terrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Symposium on Power Electronics, Electrical Drives, Automation and Motion (SPEEDAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Napoli, Italy. IEEE, pp.936-941, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPEEDAM61530.2024.10609201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17502,114 +17523,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de micro-réseaux autonomes alimentés par des sources photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Lorraine, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012LORR0293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01749469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId458"/>
+      <w:footerReference w:type="default" r:id="rId459"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17677,51 +17698,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D7D7488"/>
+    <w:nsid w:val="6665338C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17908,51 +17929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/azeddine-houari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1588-211X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170321525" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydali Ferahtia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-025-00317-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05505547v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Owayjan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Achkar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.124102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chhab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Abouloifa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Lachkar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2026.109154" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576646v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2026.104081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977477v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3520365" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulualem Tesfaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14081654" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Djoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lalouni Belaid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Tamalouzt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ziane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.116983" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05557724v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdel Kader" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15137343" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Hmad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bendib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Echalih" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.111657" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rahoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussaila Mesbah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Boukais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noumidia Amoura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.06.054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ngoma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Dadina Nkoua Ngavouka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide Messo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#8217;passi-Mabiala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajeassp.2025.11.27" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05505552v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Tang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Guan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14193797" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Latif" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djerioui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ref.2025.100743" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Benadli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Abbassi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bjaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sellami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05504877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14183620" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Shahin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoataz Abdelaziz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3466729" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Ghadbane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Barkat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Oproescu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53396-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05416224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Ma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112492" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Tir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Orlowska-Kowalska" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmed" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3243271" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531519v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyazid Amirouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussaila Iffouzar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaci Ghedamsi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Aouzellag" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02286203.2023.2299898" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tournoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Terrien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Garmier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17061318" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015474v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Ouai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Mokrani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.23416" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531518v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegazy Rezk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/7844084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05073779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act13120487" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391439v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Motahhir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.08.025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Liu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2023.07.038" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391457v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Fodil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ladjal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Berrabah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16104251" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391429v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Amrouche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16155740" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391418v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidlawend&#233; Ouoba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2023.3261669" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04258843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132011595" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160908v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mansouri Toudert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/RRST-EE.2023.68.2.12" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628484v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-021-06445-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576643v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngil Kim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Bourogaoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeok Kim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/3568263" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391450v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Achaibou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chouder" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/est2.428" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628492v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djeroui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fathy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.02.231" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628482v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.103983" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628486v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zeghlache" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121777" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122096" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2021.1902429" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628490v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Attia Sethom" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2021.107417" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411454v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061660" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628487v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6921" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9060574" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628526v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouadoud Loukriz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Saigaa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Drif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufdi Hadjab" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.540602" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.17215" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628495v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Khefifi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2020.3034464" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628527v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.18.20210177" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494060v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Guerrero" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106900" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628505v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Nesri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Nounou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudir Marouani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-00924-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628497v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13246645" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628530v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2709-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628532v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iffouzar Koussaila" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldi Lyes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Himour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboucha Abdelhakim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.530602" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628513v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Layadi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemza Mekki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-019-04120-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628502v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101340" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02442917v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2957966" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628531v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghedamsi Kaci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.530207" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628504v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait Ahmed" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2020.2966923" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490252v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chouder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.03.091" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628498v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kadrine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Malik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamida" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Reatti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2020.06.013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628503v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.105981" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378456v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2019.100276" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628511v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Trabelsi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.105892" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK63V2CJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628512v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Guerrero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2898611" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628510v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.07.060" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628516v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2740388" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628515v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.01.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7P92JML-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628517v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.06.106" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H9GP2BR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628514v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait&#8208;ahmed" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2017.0124" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628518v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mellah" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.10.010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLV9X1VF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383685v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renaudineau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2328789" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2256369" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383638v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2320225" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628523v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628524v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2170396" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628525v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renaudineau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Martin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierfederici" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meibody-Tabar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2011.07.018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB98WMF5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506615v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulualem Tesfaye Yeshalem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237114v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099479" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505684v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Harouri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Naseri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia El Hani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mchaouar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FES65767.2025.11341825" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015486v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Ait El Mahjoub" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Laghrouche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73921-7_38" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576386v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505680v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Augustin Pop" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Ruba" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Breban" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FES65767.2025.11341858" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04637263v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572976v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icaee61760.2024.10783189" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573003v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm60555.2024.10738091" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028377v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramalingom" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauvert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028322v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zadeh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_28" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028383v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028316v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_23" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028390v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015493v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouabdallah" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerioui" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043889" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934029v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadbane Houssam Eddine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkat Said" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043997" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03959964v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon49645.2022.9968874" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576910v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028415v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628536v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Elyazid" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Yanis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MI-STA52233.2021.9464422" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028432v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Guerrero" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628534v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouoba" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machmoum" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589165" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028436v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028459v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028423v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142031v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Qian" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Chengjun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202018202011" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653963v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215725" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411159v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255251" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628538v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep. Guerrero" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215627" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028325v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254869" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628541v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vincent" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820365" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628542v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bella" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820314" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628544v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jarraya" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2019.8893148" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628545v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chkioua" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Abid" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717211" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628543v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813562" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628549v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566906" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628551v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourogaoui Manef" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Azeddine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Attia Sethom Houda" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machmoum Mohamed" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613402" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628548v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khefifi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566718" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628552v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613328" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628555v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djcrioui" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2018.8544482" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628556v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layadi Noureddine" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCEE.2018.8634439" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628554v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med. Assaad Hamida" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613465" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628546v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait-Ahmed" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591805" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628553v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613377" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361606v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mahe" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deniaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628560v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bourguiba" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Belloumi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Kourda" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2016.7929116" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628563v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474793" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628557v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952001" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628562v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Seck" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474789" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628561v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2016.7804245" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465224v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaker Abbes" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labrunie" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robyns" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309416" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460034v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356827" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628568v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battiston" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631798" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628567v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sikkabut" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuengwarodsakul" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phattanasak" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thounthong" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2013.6527130" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628570v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2012.6374018" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628569v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Martin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2012.6374034" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858231v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858236v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557750v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM61530.2024.10609201" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749469v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0293" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/azeddine-houari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1588-211X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170321525" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GgU1B0AAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553889v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chhab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Abouloifa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Lachkar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2026.109154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05505547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Owayjan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Achkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.124102" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydali Ferahtia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2026.104081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494628v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-025-00317-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rahoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussaila Mesbah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Boukais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noumidia Amoura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.06.054" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Ngoma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Dadina Nkoua Ngavouka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide Messo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#8217;passi-Mabiala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajeassp.2025.11.27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Hmad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bendib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Echalih" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ziane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.111657" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Djoudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Lalouni Belaid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Tamalouzt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.116983" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05557724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdel Kader" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15137343" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05505552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Tang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Guan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14193797" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502721v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Latif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djerioui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ref.2025.100743" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015523v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Benadli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Abbassi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Bjaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sellami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05504877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14183620" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055095v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulualem Tesfaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14081654" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977477v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3520365" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05416224v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Ma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Han" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.112492" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Tir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Orlowska-Kowalska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Ahmed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3243271" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531519v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyazid Amirouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussaila Iffouzar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaci Ghedamsi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Aouzellag" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02286203.2023.2299898" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tournoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Terrien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Garmier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17061318" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015474v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Ouai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Mokrani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.23416" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531518v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Eddine Ghadbane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Barkat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegazy Rezk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/7844084" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05073779v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act13120487" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821581v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Shahin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoataz Abdelaziz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3466729" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531516v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Oproescu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-53396-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Liu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2023.07.038" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391457v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Fodil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ladjal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Berrabah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16104251" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391439v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Motahhir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.08.025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391429v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Fouad Benkhoris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Amrouche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16155740" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391418v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidlawend&#233; Ouoba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2023.3261669" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160908v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mansouri Toudert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/RRST-EE.2023.68.2.12" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04258843v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132011595" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576643v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngil Kim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Bourogaoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeok Kim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/3568263" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628484v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-021-06445-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391450v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Achaibou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chouder" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/est2.428" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628492v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djeroui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fathy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.02.231" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628482v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.103983" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628486v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zeghlache" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121777" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628485v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122096" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628528v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.17215" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Tang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9060574" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouadoud Loukriz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Saigaa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Drif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufdi Hadjab" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.540602" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628487v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6921" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628495v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Khefifi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2020.3034464" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.18.20210177" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494060v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Guerrero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106900" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628491v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2021.1902429" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628490v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Attia Sethom" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2021.107417" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411454v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061660" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628532v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iffouzar Koussaila" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldi Lyes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Himour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboucha Abdelhakim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.530602" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628530v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2709-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628497v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628496v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13246645" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628513v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Layadi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemza Mekki" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-019-04120-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628502v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101340" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628531v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghedamsi Kaci" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/jesa.530207" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02442917v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2019.2957966" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490252v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chouder" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.03.091" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628498v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kadrine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Malik" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamida" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Reatti" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2020.06.013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.105981" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628504v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait Ahmed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2020.2966923" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628505v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Nesri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Nounou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudir Marouani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-00924-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628511v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Trabelsi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2019.105892" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK63V2CJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628512v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Guerrero" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2898611" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628510v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.07.060" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378456v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2019.100276" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628514v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait&#8208;ahmed" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2017.0124" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628517v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.06.106" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H9GP2BR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628516v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2740388" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628515v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.01.012" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7P92JML-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628518v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mellah" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2016.10.010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLV9X1VF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383685v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renaudineau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2328789" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383615v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2013.2256369" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383638v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2320225" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628523v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628524v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2170396" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628525v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renaudineau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Martin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pierfederici" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meibody-Tabar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2011.07.018" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GB98WMF5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506615v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulualem Tesfaye Yeshalem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237114v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD64771.2025.11099479" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505684v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Harouri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Naseri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia El Hani" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mchaouar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FES65767.2025.11341825" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015486v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Ait El Mahjoub" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Laghrouche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73921-7_38" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05576386v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505680v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Augustin Pop" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Ruba" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Breban" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FES65767.2025.11341858" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572976v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icaee61760.2024.10783189" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04637263v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573003v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartGridComm60555.2024.10738091" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028316v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_23" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028383v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028322v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zadeh" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24837-5_28" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028390v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028377v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramalingom" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pauvert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934029v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadbane Houssam Eddine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkat Said" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043997" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03959964v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon49645.2022.9968874" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576910v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015493v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouabdallah" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djerioui" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043889" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028459v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028436v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628534v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouoba" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machmoum" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589165" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028432v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Guerrero" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628536v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirouche Elyazid" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Yanis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MI-STA52233.2021.9464422" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028415v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653963v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215725" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411159v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255251" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628538v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep. Guerrero" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215627" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028325v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9254869" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142031v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Qian" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Chengjun" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Xue" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202018202011" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628544v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jarraya" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2019.8893148" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628542v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bella" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820314" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628545v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Chkioua" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Abid" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2019.8717211" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628543v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813562" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628541v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Vincent" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820365" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628555v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djcrioui" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2018.8544482" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628556v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layadi Noureddine" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCEE.2018.8634439" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628554v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med. Assaad Hamida" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613465" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628546v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khefifi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait-Ahmed" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghanes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591805" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628553v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613377" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628552v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613328" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628548v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566718" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628551v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourogaoui Manef" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Azeddine" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Attia Sethom Houda" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machmoum Mohamed" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613402" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628549v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566906" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628563v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474793" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628560v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bourguiba" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Belloumi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Kourda" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2016.7929116" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361606v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mahe" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Deniaud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628557v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2016.7952001" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628562v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Seck" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474789" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628561v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIC.2016.7804245" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460034v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2015.7356827" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465224v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaker Abbes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labrunie" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robyns" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309416" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628568v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battiston" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631798" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628567v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sikkabut" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuengwarodsakul" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phattanasak" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thounthong" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDS.2013.6527130" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628569v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Martin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2012.6374034" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628570v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shahin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2012.6374018" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858236v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858231v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557750v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEEDAM61530.2024.10609201" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749469v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0293" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>