--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -737,178 +737,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’« éternel fieri »</w:t>
+                <w:t xml:space="preserve">La vulgarisation excentrique pour tous : les leçons d’histoire naturelle de Pierre Boitard dans le Musée des familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azélie Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les métamorphoses, entre fiction et notion Littérature et sciences (xvie-xxie siècles)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Littérature française et savoirs biologiques au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.213 - 232, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110665833-015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583511v1</w:t>
+                <w:t xml:space="preserve">hal-03517572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulgarisation excentrique pour tous : les leçons d’histoire naturelle de Pierre Boitard dans le Musée des familles</w:t>
+                <w:t xml:space="preserve">L’« éternel fieri »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azélie Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LISAA Éditeur. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature française et savoirs biologiques au XIXe siècle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les métamorphoses, entre fiction et notion Littérature et sciences (xvie-xxie siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.125-138, 2019, 9782956648055</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110665833-015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03517572v1</w:t>
+                <w:t xml:space="preserve">hal-03583511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de La Découverte scientifique dans les arts</w:t>
               </w:r>
@@ -1457,51 +1457,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F02A827B"/>
+    <w:nsid w:val="325CF655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1688,51 +1688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/azelie-fayolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6127-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501587v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Fayolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xh2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.3211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138844v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09162-2.p.0023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/renan.2016.1649" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/esthetiques-du-desordre/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110665833-015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ringued&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05501581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC2055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azoulai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le S&#233;ginger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/ouvrages-parus-dans-la-collection-savoirs-en-texte/f3f30a825f2c641e7ecbb8c0ad69eff5/?tx_sfbooks_book%5Bbook%5D=253&amp;amp;tx_sfbooks_book%5BsinglePageId%5D=1049&amp;amp;tx_sfbooks_book%5Baction%5D=show&amp;amp;tx_sfbooks_book%5Bcontroller%5D=Book" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.643" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/azelie-fayolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6127-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501587v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Fayolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xh2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.3211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138844v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09162-2.p.0023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/renan.2016.1649" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/esthetiques-du-desordre/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110665833-015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ringued&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05501581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC2055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azoulai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le S&#233;ginger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/ouvrages-parus-dans-la-collection-savoirs-en-texte/f3f30a825f2c641e7ecbb8c0ad69eff5/?tx_sfbooks_book%5Bbook%5D=253&amp;amp;tx_sfbooks_book%5BsinglePageId%5D=1049&amp;amp;tx_sfbooks_book%5Baction%5D=show&amp;amp;tx_sfbooks_book%5Bcontroller%5D=Book" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.643" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>