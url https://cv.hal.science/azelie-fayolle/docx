--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -325,174 +325,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science contre la foi</w:t>
+                <w:t xml:space="preserve">Science against faith. A Portrait of Renan as a seminarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azélie Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Revue d’Histoire littéraire de la France 2 – 2019, 119e année - n° 2. varia, 2 – 2019 (119e année - n° 2), pp.23-32. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 10, pp.279-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138844v1</w:t>
+                <w:t xml:space="preserve">hal-04492734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science against faith. A Portrait of Renan as a seminarian</w:t>
+                <w:t xml:space="preserve">La science contre la foi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azélie Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.279-288</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, Revue d’Histoire littéraire de la France 2 – 2019, 119e année - n° 2. varia, 2 – 2019 (119e année - n° 2), pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09162-2.p.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492734v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Newton dans tous ses états La découverte scientifique par Marcel Gotlib</w:t>
               </w:r>
@@ -968,420 +968,420 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernest Renan: savoirs de la nature et pensée historique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les métamorphoses, entre fiction et notion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azélie Fayolle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Séginger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LISAA éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 2019, Savoirs en texte, 978-2-9566480-5-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05501581v1</w:t>
+                <w:t xml:space="preserve">halshs-02194017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte scientifique dans les arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Ringuedé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azélie Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, Savoirs en Texte, 978-2-9566480-0-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La découverte scientifique dans les arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azélie Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Ringuedé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LISAA éditeur, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.lisaa.643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métamorphoses, entre fiction et notion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ernest Renan: savoirs de la nature et pensée historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azélie Fayolle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...134 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Littératures. Université Paris-Est, 2019. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019PESC2055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04504889v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05501581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1457,51 +1457,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="325CF655"/>
+    <w:nsid w:val="AF772A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1688,51 +1688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/azelie-fayolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6127-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501587v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Fayolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xh2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.3211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138844v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09162-2.p.0023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492734v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/renan.2016.1649" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/esthetiques-du-desordre/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110665833-015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ringued&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05501581v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC2055" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azoulai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le S&#233;ginger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/ouvrages-parus-dans-la-collection-savoirs-en-texte/f3f30a825f2c641e7ecbb8c0ad69eff5/?tx_sfbooks_book%5Bbook%5D=253&amp;amp;tx_sfbooks_book%5BsinglePageId%5D=1049&amp;amp;tx_sfbooks_book%5Baction%5D=show&amp;amp;tx_sfbooks_book%5Bcontroller%5D=Book" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.643" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/azelie-fayolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6127-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501587v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Fayolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xh2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.3211" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138844v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09162-2.p.0023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517629v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/renan.2016.1649" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501593v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/esthetiques-du-desordre/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110665833-015" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Ringued&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194017v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azoulai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le S&#233;ginger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/ouvrages-parus-dans-la-collection-savoirs-en-texte/f3f30a825f2c641e7ecbb8c0ad69eff5/?tx_sfbooks_book%5Bbook%5D=253&amp;amp;tx_sfbooks_book%5BsinglePageId%5D=1049&amp;amp;tx_sfbooks_book%5Baction%5D=show&amp;amp;tx_sfbooks_book%5Bcontroller%5D=Book" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.643" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05501581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC2055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>