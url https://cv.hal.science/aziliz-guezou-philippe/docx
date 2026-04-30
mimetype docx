--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -174,1246 +174,1364 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully automated workflow for designing patient-specific orthopaedic implants: Application to total knee arthroplasty</w:t>
+                <w:t xml:space="preserve">Pronation-Supination Standardization using a Data-Driven Statistical Pose Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziliz Guezou‐philippe</w:t>
+                <w:t xml:space="preserve">Paul-Emmanuel Edeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Clavé</w:t>
+                <w:t xml:space="preserve">Basile Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ehouarn Maguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Garraud</w:t>
+                <w:t xml:space="preserve">Hoel Letissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133508v1</w:t>
+                <w:t xml:space="preserve">hal-05566866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Residual Attention U-Net for Fast Ultrasound Imaging from a Single Plane-Wave Equivalent to Diverging Wave Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully automated workflow for the design of patient-specific orthopaedic implants: application to total knee arthroplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehouarn Maguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
+                <w:t xml:space="preserve">Ludivine Maintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sintes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
+                <w:t xml:space="preserve">Charles Garraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...704 lines deleted...]
-                <w:t xml:space="preserve">hal-05290409v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully automated workflow for the design of patient-specific orthopaedic implants: application to total knee arthroplasty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully automated workflow for designing patient-specific orthopaedic implants: Application to total knee arthroplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Guezou‐philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Clavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehouarn Maguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Maintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (6), pp.e0325587. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0325587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex Residual Attention U-Net for Fast Ultrasound Imaging from a Single Plane-Wave Equivalent to Diverging Wave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sintes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.5111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24165111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prothèse totale d'épaule en France : analyse des tendances entre 2009 et 2019 et projection à l'horizon 2070. Total shoulder arthroplasty in France: An analysis of trends between 2009 and 2019 and projections to the year 2070</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Guezou‐philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Stum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Stindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (2), pp.204-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2024.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anterior pelvic plane estimation for total hip arthroplasty using a joint ultrasound and statistical shape model based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehouarn Maguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Maintier</w:t>
+                <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Garraud</w:t>
+                <w:t xml:space="preserve">Hoel Letissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Yvinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (1), pp.195-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-022-02681-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Total shoulder arthroplasty in France: An analysis of trends between 2009 and 2019 and projections to the year 2070</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Stum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Stindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.103788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2023.103788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional safe zone for THA considering the patient‐specific pelvic tilts: An ultrasound‐based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Guezou‐philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Clave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wistan Marchadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoel Letissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcs.2486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04519267v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accuracy and Precision of an Ultrasound‐Based Device to Measure the Pelvic Tilt in Several Positions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoel Letissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (4), pp.667-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jum.15141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des caractéristiques fonctionnelles spécifiques d’un patient pour la pose de prothèse totale de hanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université de Bretagne occidentale - Brest, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022BRES0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03920286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1423,544 +1541,544 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the Pelvic Mobility Impact on the Functional Cup Orientation for THA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wistan Marchadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Congress ISTA (International society for Technology in Arthroplasty)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTA (International society for Technology in Arthroplasty), Aug 2022, Kaanapli, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Shape Modeling to Determine the Anterior Pelvic Plane for Total Hip Arthroplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBC 2020: 42nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society in conjunction with the 43rd Annual Conference of the Canadian Medical and Biological Engineering Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1364-1367, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9176588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel selection in statistical femur modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Asvadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alireza Asvadi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Asma Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhushan Borotikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surgetica'2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Haigron, Simon and Jannin, Jun 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototyping and Evaluating Sensory Substitution Devices by Spatial Immersion in Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Graff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISIGRAPP 2018 - 13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0006637705960602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2028,51 +2146,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="012B822E"/>
+    <w:nsid w:val="6351DA8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2259,51 +2377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aziliz-guezou-philippe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4201-2213" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265586992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guezouphilippe_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05133508v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou&#8208;philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clav&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Maguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Maintier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0325587" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05085908v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Stum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Stindel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2024.01.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05302042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Letissier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Yvinou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-022-02681-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560351v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2023.103788" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04729943v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefevre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.2486" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290409v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Pluchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gerard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15141" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03920286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BRES0026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stindel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03384432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Salhi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9176588" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhushan Borotikar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006637705960602" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aziliz-guezou-philippe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4201-2213" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265586992" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guezouphilippe_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566866v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Edeline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Longo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Maguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Letissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519267v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clav&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Maintier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05133508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou&#8208;philippe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0325587" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069458v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sintes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24165111" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05085908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Stum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Stindel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2024.01.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05302042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Yvinou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-022-02681-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560351v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2023.103788" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04729943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clave" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wistan Marchadour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefevre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.2486" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Pluchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gerard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.15141" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03920286v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BRES0026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stindel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03384432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Salhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9176588" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Asvadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhushan Borotikar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006637705960602" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>