--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -72,6249 +72,6431 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise-Optimized Neuromorphic Spiking Radio in Context- Aware IoT</w:t>
+                <w:t xml:space="preserve">On-Chip Federated Learning for Out-of-Band DPD in Joint Communication and Computation Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zalfa Jouni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Design &amp; Test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MDAT.2025.3547974⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2026.3677689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885761v1</w:t>
+                <w:t xml:space="preserve">hal-05576222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative review of deep and spiking neural networks for edge AI neuromorphic circuits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Linearizing Out-of-Band Distortion of Power Amplifiers at Sub-Nyquist Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2025.1676570⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 74 (1), pp.596-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2025.3620240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294007v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Neuromorphic RF Localization using Analog Spiking Neurons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Noise-Optimized Neuromorphic Spiking Radio in Context- Aware IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCASAI.2025.3571021⟩</w:t>
+              <w:t xml:space="preserve">IEEE Design &amp; Test</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDAT.2025.3547974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085646v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking Nonlinear 850-nm VCSEL Dynamics for AI Computing in Radio-Over-Fiber Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A comparative review of deep and spiking neural networks for edge AI neuromorphic circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueyuan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LMWT.2025.3544396⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2025.1676570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272672v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural-Network-Based NLOS Identification of Angular Clusters at 60 GHz</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Neuromorphic RF Localization using Analog Spiking Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2023.3345423⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCASAI.2025.3571021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469875v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics Informed Spiking Neural Networks: Application to Digital Predistortion for Power Amplifier Linearization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unlocking Nonlinear 850-nm VCSEL Dynamics for AI Computing in Radio-Over-Fiber Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Nanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Tartarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3275434⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (5), pp.585-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWT.2025.3544396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118835v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Neuromorphic Spiking Sensor for Smart IoT Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+                <w:t xml:space="preserve">Neural-Network-Based NLOS Identification of Angular Clusters at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10470-023-02164-w⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (2), pp.1745-1758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2023.3345423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133969v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Spiking Neural Network Synthesis for the MNIST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+                <w:t xml:space="preserve">Physics Informed Spiking Neural Networks: Application to Digital Predistortion for Power Amplifier Linearization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zalfa Jouni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29292/jics.v18i1.663⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.48441-48453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3275434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118869v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Algorithm for the Design of Wideband Positive-Slope Linear Group Delay Filters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hanane Meliani</w:t>
+                <w:t xml:space="preserve">Analog Spiking Neural Network Synthesis for the MNIST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2022.3183787⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29292/jics.v18i1.663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712091v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular Clustering of Millimeter-Wave Propagation Channels with Watershed Transformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">RF Neuromorphic Spiking Sensor for Smart IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2021.3119051⟩</w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-023-02164-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509329v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study Between E-Neurons Mathematical model and Circuit model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">A Robust Algorithm for the Design of Wideband Positive-Slope Linear Group Delay Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Milic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Anastasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Circuits, Devices &amp; Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/cds2.12017⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (10), pp.4258 - 4271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2022.3183787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948300v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromorphic Analog Spiking-Modulator for Audio Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Nebhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10470-020-01729-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAMEREHAB@HOME: a new engineering system using serious game and multi-sensor fusion for functional rehabilitation at home</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">A Comparative Study Between E-Neurons Mathematical model and Circuit model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Daliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TG.2019.2963108⟩</w:t>
+              <w:t xml:space="preserve">IET Circuits, Devices &amp; Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cds2.12017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862352v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOS identification for high accuracy TOA-based ranging system in tunnel environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angular Clustering of Millimeter-Wave Propagation Channels with Watershed Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeue.2018.10.028⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2021.3119051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01932624v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonal frequency division multiplexing-based time difference of arrival estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">GAMEREHAB@HOME: a new engineering system using serious game and multi-sensor fusion for functional rehabilitation at home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïck Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-com.2019.0190⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TG.2019.2963108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390485v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Games for Home Based Rehabilitation: Inertial Sensor Energy Consumption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+                <w:t xml:space="preserve">LOS identification for high accuracy TOA-based ranging system in tunnel environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Skiribou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Elassali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Elbahhar Boukour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Elbaamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Idboufker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.014⟩</w:t>
+              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.38 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeue.2018.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915217v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2.4 GHz ISM-band Highly Digitized Receiver based on a Variable Gain LNA and a Subsampled ADC</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Orthogonal frequency division multiplexing-based time difference of arrival estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abudabbousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Abu-Hudrouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Aboushady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10470-018-1136-2⟩</w:t>
+              <w:t xml:space="preserve">IET Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (15), pp.2322-2326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-com.2019.0190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802453v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input impedance of an aperture over a lossy half-space: application to on-body antenna performance at 60 ghz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Serious Games for Home Based Rehabilitation: Inertial Sensor Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERC17090104⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (6), pp.440-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783831v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of on-body skin-confined propagation for Body Area Network,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Input impedance of an aperture over a lossy half-space: application to on-body antenna performance at 60 ghz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solofo Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2735631⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.161 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERC17090104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581037v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millington Effect and Propagation Enhancement in 60-GHz Body Area Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 2.4 GHz ISM-band Highly Digitized Receiver based on a Variable Gain LNA and a Subsampled ADC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delaram Haghighitalab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diomadson Belfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alp Kilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Aboushady</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2505741⟩</w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95 (2), pp.259 - 270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-018-1136-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249928v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband Off-Body Measurements and Channel Modeling at 60 GHz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of on-body skin-confined propagation for Body Area Network,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16, pp.1088 - 1091. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2622360⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 16, pp.2610 - 2613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2735631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520286v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Assessment of IR-UWB Body Area Network (BAN) based on IEEE 802.15.6 Standard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Wideband Off-Body Measurements and Channel Modeling at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2520021⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.1088 - 1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2622360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261310v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Multi-Sensor Fusion Scheme to Improve the Accuracy of Knee Flexion Kinematics for Functional Rehabilitation Movements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Millington Effect and Propagation Enhancement in 60-GHz Body Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Gamet</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Zhadobov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s16111914⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (2), pp.776-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2505741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399257v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDOA estimation method using 60 GHz OFDM spectrum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Performance Assessment of IR-UWB Body Area Network (BAN) based on IEEE 802.15.6 Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiliang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1759078714000324⟩</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.1645 - 1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2520021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966673v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Spatial focusing scheme for UWB Wireless Communications in Smart Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A New Multi-Sensor Fusion Scheme to Improve the Accuracy of Knee Flexion Kinematics for Functional Rehabilitation Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2354059⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (11), pp.1914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s16111914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069247v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Whole Body Dosimetry to Channel Model Parameters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Near-Body Shadowing Analysis at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 63 (8), pp.3654 - 3661. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2434399⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 63 (10), pp.4505 - 4511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2456984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153808v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Body Shadowing Analysis at 60 GHz</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of Whole Body Dosimetry to Channel Model Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourouk Jawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 63 (10), pp.4505 - 4511. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2456984⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 63 (8), pp.3654 - 3661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2434399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194553v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB Interferometry TDOA Estimation for 60 GHz OFDM Communication Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">TDOA estimation method using 60 GHz OFDM spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadreza Jafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Peter</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2015.2512327⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.31 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078714000324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253968v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical On-Body Measurement Results at 60~GHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Information Spatial focusing scheme for UWB Wireless Communications in Smart Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2364611⟩</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.20 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2354059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083308v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V-Band Velocity Estimation of Creeping Waves around the Human Body</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">UWB Interferometry TDOA Estimation for 60 GHz OFDM Communication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadreza Jafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14, pp.313 - 316. </w:t>
+              <w:t xml:space="preserve">, 2015, 15, pp.1438 - 1441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2363558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2015.2512327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076197v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic Creeping Wave Model and Measurements for 60 GHz Body Area Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Statistical On-Body Measurement Results at 60~GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (8), pp.4352 - 4356. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (1), pp.400 - 403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2324558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2364611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009270v1</w:t>
+                <w:t xml:space="preserve">hal-01083308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Investigation of a 60 GHz Off-Body Propagation Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">V-Band Velocity Estimation of Creeping Waves around the Human Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (1), pp.393 - 402. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.313 - 316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2287524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2363558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881091v1</w:t>
+                <w:t xml:space="preserve">hal-01076197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creeping wave model of Diffraction of an Obliquely Incident Plane Wave by a Circular Cylinder at 60 GHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Theoretical and Experimental Investigation of a 60 GHz Off-Body Propagation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 62 (3), pp.1372 - 1377. </w:t>
+              <w:t xml:space="preserve">, 2014, 62 (1), pp.393 - 402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2296321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2287524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958276v1</w:t>
+                <w:t xml:space="preserve">hal-00881091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Human Exposure Using Kriging Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Analytic Creeping Wave Model and Measurements for 60 GHz Body Area Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERB14072907⟩</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (8), pp.4352 - 4356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2324558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099712v1</w:t>
+                <w:t xml:space="preserve">hal-01009270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Human Body Model Exposed to a Cluster of Waves: a Statistical Study of SAR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Creeping wave model of Diffraction of an Obliquely Incident Plane Wave by a Circular Cylinder at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Horlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERC12030804⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (3), pp.1372 - 1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2296321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708645v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wideband Channel Model for Intravehicular Nomadic Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Study of Human Exposure Using Kriging Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourouk Jawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2011/468072⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.241 - 252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERB14072907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601394v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical generation of microwave signal for FMCW radar applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Human Body Model Exposed to a Cluster of Waves: a Statistical Study of SAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourouk Jawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Formont</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Horlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.24146⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERC12030804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577188v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoactivated microwave oscillator</w:t>
+                <w:t xml:space="preserve">A Wideband Channel Model for Intravehicular Nomadic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Faci</w:t>
+                <w:t xml:space="preserve">François Bellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Tripon-Canseliet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">François Quitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Horlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Formont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20080990⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.468072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/468072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577183v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New concept of RF functions by microfluidic coupling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optical generation of microwave signal for FMCW radar applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tripon-Canseliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 48 (10), pp.1912-1916. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.21812⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 51 (3), pp.690-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.24146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00243996v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband nulling interferometry for weak multipath signal detection</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photoactivated microwave oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Faci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tripon-Canseliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Formont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 42, pp.435-436</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 44 (15), pp.915-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20080990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126794v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using enhanced-TDOA measurement for indoor positioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New concept of RF functions by microfluidic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bocquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 48 (10), pp.1912-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.21812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023303v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00243996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8-GHz bandwidth spatial sampling modules for ultrafast random-signal analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband nulling interferometry for weak multipath signal detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rolland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.A. Rolland</w:t>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 44, pp.292-295</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, pp.435-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154904v1</w:t>
+                <w:t xml:space="preserve">hal-00126794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rice statistical propagation channel sounding : coherence bandwidth measurement by microwave interferometric sensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">Using enhanced-TDOA measurement for indoor positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 40, pp.101-102</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (10), pp.612-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133922v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle of arrival measurement using ultra fast transient analyzer and music algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">8-GHz bandwidth spatial sampling modules for ultrafast random-signal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 41, pp.141-144</w:t>
+              <w:t xml:space="preserve">, 2005, 44, pp.292-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133924v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noisy echo detection using microwave correlation radiometry</w:t>
+                <w:t xml:space="preserve">Rice statistical propagation channel sounding : coherence bandwidth measurement by microwave interferometric sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benlarbi Delai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+                <w:t xml:space="preserve">J.C. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 38 (5), pp.229-230. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 40, pp.101-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147880v1</w:t>
+                <w:t xml:space="preserve">hal-00133922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave short baseline interferometers for localization system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Angle of arrival measurement using ultra fast transient analyzer and music algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Leroy</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolland-Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 50, pp.32-39</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 41, pp.141-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152023v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Microwave Short-Range Inclinometer Radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">Noisy echo detection using microwave correlation radiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 38 (5), pp.229-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20020146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886543v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Space Scalar Measurement of Microwave Reflection Coefficients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microwave short baseline interferometers for localization system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mamouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 50, pp.32-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886534v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Range Two Dimension Positioning by Microwave Cellular Telemetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contactless Microwave Short-Range Inclinometer Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542301v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Short-Range Anticollision Radar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Free Space Scalar Measurement of Microwave Reflection Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542294v1</w:t>
+                <w:t xml:space="preserve">hal-02886534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Telemetry by Microwaves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Short-Range Two Dimension Positioning by Microwave Cellular Telemetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Matton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542290v1</w:t>
+                <w:t xml:space="preserve">hal-02542301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Novel Short-Range Anticollision Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cellular Telemetry by Microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Matton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Position, Velocity Profile Measurement of a Moving Body by Microwave Interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. van de Velde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Matton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6324,11340 +6506,11340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hodgkin-Huxley Interpretation of Power Amplifiers Memory Effects in Stochastic Computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Energy Efficient AI-Computing Using VCSEL-based Optical Communication System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Nanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Tartarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwaves, Antennas and Propagation Conference, MAPCON – 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Kochi, India</w:t>
+              <w:t xml:space="preserve">2025 IEEE Photonics Conference (IPC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272733v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficient AI-Computing Using VCSEL-based Optical Communication System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Hodgkin-Huxley Interpretation of Power Amplifiers Memory Effects in Stochastic Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Tartarini</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueyuan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shipra Shipra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Photonics Conference (IPC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">IEEE Microwaves, Antennas and Propagation Conference, MAPCON – 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Kochi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272681v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Framework for Energy-Efficient Analog Neural Network using Multilayer Perceptron Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Prats Rioufol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 23rd IEEE Interregional NEWCAS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analog Spiking-Rate Neuromorphic System for Efficient RF Source Localization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of Temporal Dependency on Training Algorithms for Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongtao Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Nait-Abdesselam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zalfa Jouni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference Electronics Circuit and System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10849126⟩</w:t>
+              <w:t xml:space="preserve">2024 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ayia Napa, Cyprus. pp.1036-1041, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906487v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Temporal Dependency on Training Algorithms for Spiking Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analog Spiking-Rate Neuromorphic System for Efficient RF Source Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592342⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference Electronics Circuit and System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10849126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226371v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Supervised Learning Algorithms for Spiking Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongtao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nait-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 7th International Conference on Advanced Communication Technologies and Networking (CommNet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Rabat, Morocco. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CommNet63022.2024.10793336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Consumption Estimation of Digital Predistortion based on Spiking Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Sherbrooke, France. pp.338-342, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NewCAS58973.2024.10666321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Communication and Computation Using RF Amplifier-based Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayça Özçelikkale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.1058-1061, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédistorsion numérique pour linéariser les amplificateurs de puissance à l’aide de réseaux de neurones à spike (SNN) via retour Over-the-Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitter Noise Impact on Analog Spiking Neural Networks: STDP Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Prats Rioufol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/sbcci60457.2023.10261661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Spiking Neural Network-Based Regressor on Applications in Digital Predistortion for Power Amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongtao Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nait-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 6th International Conference on Advanced Communication Technologies and Networking (CommNet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Rabat, Morocco. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CommNet60167.2023.10365305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.2 nW Neuromorphic Enhanced Wake-Up Radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soupizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Porto Alegre, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral Modeling of Nonlinear Power Amplifiers Using Spiking Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE New Circuits System Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-band Transmitter Linearization using Spiking Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Deep Neural Network Feasibility Using Analog Spiking Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Proc. Asia-Pacific Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Porto Alegre, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799133v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Neural Network Feasibility Using Analog Spiking Neurons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dual-band Transmitter Linearization using Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Proc. Asia-Pacific Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689837v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart IoT - Implementation of Neuromorphic Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Piana</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Zaniboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael El-Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Forum on Research and Technologies for Society and Industry Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-nJ per Decison Schmitt Trigger Comparator for Neuromorphic Spike Detection in 55nm Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Forum on Research and Technologies for Society and Industry Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RTSI55261.2022.9905228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Scanning Range Design for Leaky-Wave Antenna (LWA) at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Qiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of LOS and NLOS Clusters Based on Angular (AOA) Features at 60 GHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Study of Statistical Characteristics of Channel Model with Ray Tracing Based Geometrical Optics method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Workshop International Technologie 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166952v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du balayage angulaire des antennes à ondes de fuite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Identification of LOS and NLOS Clusters Based on Angular (AOA) Features at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Conference Workshop International Technologie 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157525v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Statistical Characteristics of Channel Model with Ray Tracing Based Geometrical Optics method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Amélioration du balayage angulaire des antennes à ondes de fuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878502v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficient fJ / spike LTS e-Neuron using 55-nm node</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, São Paulo, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3338852.3339852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de situations LOS ou NLOS en ondes millimétriques basée sur les statistiques angulaires du canal de propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty Estimation in AoA based Localization using PCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas van Der Vorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu van Eeckhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2018 de l'URSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicarrier Technique-Based Super-Resolution TDOA Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abudabbousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference MMS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Uncertainty in the MUSIC Algorithm Using Polynomial Chaos Expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas van Der Vorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu van Eeckhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Horlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Body Skin Confined Propagation for Body Area Networks (BAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">60 GHz SIW horn antenna : off-body performance comparison with 4 GHz UWB monopole antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solofo Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference APS/URSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tele-Rehabilitation Serious Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de propagation confinée dans la peau pour les réseaux corporels BAN (Body Area Network)”</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Human Body Communication Channel Modeling Using Vector Network Analyzer Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Libotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Horlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157583v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Body Communication Channel Modeling Using Vector Network Analyzer Measurement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Angle-of-Arrival based localization using polynomial chaos expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas van Der Vorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu van Eeckhaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Horlin</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Proc. Workshop on Dependable Wireless Communications and Localization for the IoT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511475v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle-of-Arrival based localization using polynomial chaos expansions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Analyse de propagation confinée dans la peau pour les réseaux corporels BAN (Body Area Network)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Quitin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Workshop on Dependable Wireless Communications and Localization for the IoT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Conference JNM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852043v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel Characteristics in Indoor Environment at 10GHz through Ray Tracing Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fouzia Elbahhar Boukour</w:t>
+                <w:t xml:space="preserve">Exploring Various Orientation Measurement Approaches Applied to a Serious Game System for Functional Rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ISICV 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve"> EMBC 2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378478v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Various Orientation Measurement Approaches Applied to a Serious Game System for Functional Rehabilitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Idriss</w:t>
+                <w:t xml:space="preserve">Channel Characteristics in Indoor Environment at 10GHz through Ray Tracing Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Skiribou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Elassali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Elbaamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Idboufker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Elbahhar Boukour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> EMBC 2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Orlando (FL), United States</w:t>
+              <w:t xml:space="preserve">Conference ISICV 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359984v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranging Error Estimation in Indoor Environment at 10 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Skiribou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Elassali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Elbaamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Idboufker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Elbahhar Boukour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference IPIN 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Alcala de Henares (Madrid), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porcine skin as human body phantom at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference IEEE APS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances de la localisation à base de TDOA pour applications indoor à 60 GHz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Antenne cornet SIW pour réseaux de capteurs corporels à 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solofo Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162816v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne cornet SIW pour réseaux de capteurs corporels à 60 GHz</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Evaluation des performances de la localisation à base de TDOA pour applications indoor à 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162009v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Channels Around a Human Subject at 2.4 GHz and 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference IEEE APS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna Radiation Characterization for On-Body Communication Channel Using Creeping Wave Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongkun Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-body propagation characterization with an H-plane Substrate Integrated Waveguide (SIW) horn antenna at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solofo Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuMW 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris (Palais des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of the Specular and Diffuse Parts of Clusters Multipath on the Exposure of a Child Body Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Human Influence on 60 GHz communication in close to user Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference URSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025699v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horn antenna design for BAN millimeter wave onbody communication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Estimation du DAS Corps Entier avec la méthode du Krigeage Ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourouk Jawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEEE APS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.204.2</w:t>
+              <w:t xml:space="preserve">Conference CEM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005423v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and Study of a numerical 60 GHz Indoor Off-Body Channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">BAN Working Frequency: a Trade-Off Between Antenna Efficiency and Propagation Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference VTC 2014-Spring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086899v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAN Working Frequency: a Trade-Off Between Antenna Efficiency and Propagation Losses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Implementation and Study of a numerical 60 GHz Indoor Off-Body Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">Conference VTC 2014-Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985089v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Influence on 60 GHz communication in close to user Scenario</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Horn antenna design for BAN millimeter wave onbody communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solofo Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">Conference IEEE APS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.204.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025776v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du DAS Corps Entier avec la méthode du Krigeage Ordinaire</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis of the Specular and Diffuse Parts of Clusters Multipath on the Exposure of a Child Body Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourouk Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference CEM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Conference URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082676v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near body zone characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference U.R.S.I. GASS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Pekin, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental On-Body Fading and Breathing Doppler Characterization on Human Torso at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Body Area Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de Canal pour Réseaux de Capteurs Corporels à 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2014 de l'URSI France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation Indoor: Nouvelle Méthode d'Estimation de la TDOA à Partir des Signaux de Communication Millimétrique OFDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadreza Jafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2014 de l'URSI France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Focusing of Electromagnetic Waves Using the UWB Time Reversal Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference WIC Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Specific Absorption Rate with Kriging Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Analytical Creeping Wave Model at 60 GHz for Off-Body Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEEE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden. pp.574 - 578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802809v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Communication and Localization for 60 GHz UWB OFDM systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Propagation à 60 GHz pour Communications Off-Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEEE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t>
+              <w:t xml:space="preserve">Conférence JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802818v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation à 60 GHz pour Communications Off-Body</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Solutions de Communication et de Localisation Simultanées en Bande Millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadreza Jafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence JNM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806700v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions de Communication et de Localisation Simultanées en Bande Millimétrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Propagation for On-Body Wireless Links at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence JNM 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference IEEE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States. pp.1618 - 1619, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2013.6711468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806686v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Creeping Wave Model at 60 GHz for On-Body Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuCAP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden. pp.570 - 573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation for On-Body Wireless Links at 60 GHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Antenna efficiency influence in Body Area Networks (BAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEEE 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Confrence on Communication Systems (ICCS-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Pilani, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802789v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna efficiency influence in Body Area Networks (BAN)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Estimation of Specific Absorption Rate with Kriging Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourouk Jawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Horlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Confrence on Communication Systems (ICCS-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Pilani, India</w:t>
+              <w:t xml:space="preserve">Conference IEEE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983515v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Creeping Wave Model at 60 GHz for Off-Body Communications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Simultaneous Communication and Localization for 60 GHz UWB OFDM systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadreza Jafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden. pp.574 - 578</w:t>
+              <w:t xml:space="preserve">Conference IEEE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881132v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication et Radio Localisation Simultanées en Bande Millimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadreza Jafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques URSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLOS Influence on 60 GHz Indoor Localization Based on a New TDOA Extraction Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadreza Jafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EuMW 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du Débit d'Absorption Spécifique par la méthode du krigeage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourouk Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Horlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences JNM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passenger Influence on the Performance of Time Reversal in Intra-Vehicular Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Horlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ICNC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des Passagers sur les Performances du Retournement Temporel en Environnement Intra-Véhiculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Horlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence JNM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 60 GHz Off-Body Channel Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference IEEE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and Experimental Study of Spatial Focusing by UWB Time-Reversal in Indoor Environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">New method for determining the complex dielectric function of ultra thin materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazir Moknache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference PIERS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">Conference ETOPIM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675019v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method for determining the complex dielectric function of ultra thin materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analytical and Experimental Study of Spatial Focusing by UWB Time-Reversal in Indoor Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ETOPIM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conference PIERS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728950v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and Experimental study of a Rectangular Patch Resonator with/without Superstrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Aouabdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Belhadj-Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ISMOT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of time reversal in intra-vehicular environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Quitin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Horlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EUCAP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.206-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach for Designing Terahertz Plasmonic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazir Moknache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ISMOT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de signaux réfléchis de faible amplitude dans un canal multitrajet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Echantillonneur-bloqueur ultra large bande [DC-20 GHz] en technologie DHBT sur InP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El Aabbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, France. pp.4D14-1-4</w:t>
+              <w:t xml:space="preserve">, 2007, France. pp.1E15-1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370305v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonneur-bloqueur ultra large bande [DC-20 GHz] en technologie DHBT sur InP</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure de signaux réfléchis de faible amplitude dans un canal multitrajet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rolland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, France. pp.1E15-1-4</w:t>
+              <w:t xml:space="preserve">, 2007, France. pp.4D14-1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00370311v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00370305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre d'une plate-forme de localisation optimisée pour objets mobiles communicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.7C5-1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new digital receiver architecture for direction finding systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.Y. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Communications and Electronics, HUT-ICCE 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vietnam. pp.430-433, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCE.2006.350863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00241354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20GHz bandwidth digitizer for single shot analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Digital solution for inter-vehicle localisation system by means of Direction-Of-Arrival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.Y. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Intelligent Signal Processing and Communication Systems, ISPACS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Japan. pp.875-878, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPACS.2006.364781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126825v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InP DHBT based MMICs for [DC-20 GHz] signal sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. El Aabbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Microwave Integrated Circuits Conference, EuMIC 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, United Kingdom. pp.87-90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMICC.2006.282757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00241352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital solution for inter-vehicle localisation system by means of Direction-Of-Arrival</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">20GHz bandwidth digitizer for single shot analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El Aabbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, 4 pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00241356v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New receiver architecture for localisation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.Y. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Intelligent Signal Processing and Communication Systems, ISPACS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Japan. pp.879-882, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISPACS.2006.364782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00241357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital and super-resolution ultra wide band inter-vehicle localisation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.Y. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Communications and Electronics, HUT-ICCE 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vietnam. pp.446-450, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCE.2006.350867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00241353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak NLOS channel sounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.707-710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimeter up-converted UWB based positioning system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2005 Smart Objects Conference and European Symposium on Ambient Intelligence, SOC-EUSAI 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced-TDOA measurement for ad hoc networks positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2005 International Workshop on Wireless Ad hoc Network, IWWAN 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système d'échantillonnage à 40 GS/s en technologie InP HBT pour les signaux large bande non répétitifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispositif ultra large bande pour le positionnement intra muros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rolland</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126731v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif ultra large bande pour le positionnement intra muros</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conception d'un système d'échantillonnage à 40 GS/s en technologie InP HBT pour les signaux large bande non répétitifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El Aabbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126730v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UWB serves inter-vehicle communication and location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference on ITS Telecommunications, ITST 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a fully HBT 40GS/s sampling circuit for very large bandwidth non repetitive signal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. El Aabbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, 4 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3 bit 90° phase shifter using microfluidic technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Amsterdam, Netherlands. pp.1161-1164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimeter ultra wide band positioning system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.265-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D indoor micro location using a stereoscopic microwave phase sensitive device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.623-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state 8 GHz transient signal digitizer characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ouvrier-Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.1673-1676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave random narrow-band frequency hopping for short range multipath mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mamouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp.89-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyseur de transitoire 8 GHz : principe et réalisation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Positionnement d'une source microonde en présence de trajets multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2001, pp.3D-20</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mamouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Colloque Instrumentation et Interdisciplinarité, C2I'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152033v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement d'une source microonde en présence de trajets multiples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">8 GHz transient signal digitizer theory and realization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.281-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152050v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8 GHz transient signal digitizer theory and realization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Analyseur de transitoire 8 GHz : principe et réalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Haese-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.A. Rolland</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Glay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2001, pp.281-284</w:t>
+              <w:t xml:space="preserve">2001, pp.3D-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152024v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferométrie micro-onde en milieu confiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mamouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de TELECOM 2001 &amp; 2èmes Journées Franco-Maghrebines des Microondes et leurs Applications, JFMMA 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric positioning systems by microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benlarbi Delai</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Symposium 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Tetouan, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error location improvement of microwave interferometric positioning system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, pp.130-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17667,275 +17849,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.2 nW Neuromorphic Enhanced Wake-Up Radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soupizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GdR SOC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Polynomial Chaos Expansions for Uncertainty Estimation in AoA based Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas van Der Vorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu van Eeckhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BESTCOM Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17945,387 +18127,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Polynomial Chaos Expansions for Uncertainty Estimation in Angle-of-Arrival Based Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas van Der Vorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu van Eeckhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty Modeling for Engineering Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-117, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionnement d'une source micro-onde en présence de trajets multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mamouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEPOUTRE F., PLACKO D., SURREL Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation pour les mesures physiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.555-562, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave short-range interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSM (Microsystems), Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NSTI Publications, Danville, CA USA, pp.637-642, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18335,238 +18517,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolocalisation à courtes et moyennes distances par interférométrie micro-onde. Problèmes inverses et nouvelles instrumentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148628v1</w:t>
-              </w:r>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">hal-00372668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId338"/>
+      <w:footerReference w:type="default" r:id="rId341"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18713,51 +18762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Klisnick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2025.3547974" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294007v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuan Gao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2025.1676570" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCASAI.2025.3571021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nanni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tartarini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2025.3544396" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04469875v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Lyu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3345423" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3275434" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soupizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02164-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i1.663" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Milic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Anastasov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Meliani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3183787" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3119051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Daliri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cds2.12017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01729-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01932624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Skiribou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Elassali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar Boukour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Elbaamrani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Idboufker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.10.028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHZB73SP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02390485v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abudabbousa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abu-Hudrouss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2019.0190" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01802453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Haghighitalab" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diomadson Belfort" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Kilic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aboushady" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1136-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2735631" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01249928v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavridis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leduc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2505741" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520286v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2622360" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2520021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00966673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadreza Jafari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000324" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01069247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2354059" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153808v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourouk Jawad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2434399" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2456984" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2512327" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083308v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2364611" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076197v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2363558" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01009270v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2324558" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881091v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2287524" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00958276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2296321" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01099712v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dricot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB14072907" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00708645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC12030804" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bellens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quitin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/468072" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577188v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24146" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577183v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080990" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243996v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cloirec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21812" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81Z7G15H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023303v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154904v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rolland" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133922v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cousin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland-Haese" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147880v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi Delai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20020146" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152023v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ringot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamouni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leroy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886534v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542301v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Matton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542290v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542283v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. van de Velde" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272733v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Shipra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272681v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085651v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prats Rioufol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906487v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849126" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226371v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongtao Wei" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nait-Abdesselam" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592342" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet63022.2024.10793336" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885723v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666321" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224444v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#231;a &#214;z&#231;elikkale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732352" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193888v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261661" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226391v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365305" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689791v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893247" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799133v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689837v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Frischenbruder Sulzbach" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893216" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726659v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Piana" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zaniboni" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael El-Haddad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726654v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905228" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166952v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157525v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878502v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Xu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290309v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Carvalho" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339852" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152632v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Vorst" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu van Eeckhaute" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870032v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511470v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511459v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617303v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157583v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511475v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Libotte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852043v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378478v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378458v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202087v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162816v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162009v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202052v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149743v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkun Ma" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202020v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025699v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01005423v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086899v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985089v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025776v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01082676v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086887v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929325" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060596v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985032v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881146v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802809v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802818v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806700v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806686v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881116v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802789v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711468" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983515v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881132v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00787662v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00875888v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806722v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739366v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806707v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802798v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00675019v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728950v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazir Moknache" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00657710v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aouabdia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Belhadj-Tahar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601431v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601436v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370305v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370311v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Aabbaoui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gorisse" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370308v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241354v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Vu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2006.350863" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126825v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241352v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allouche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2006.282757" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241356v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPACS.2006.364781" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241357v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPACS.2006.364782" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241353v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2006.350867" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147513v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131129v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131115v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126731v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126730v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131125v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126763v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142282v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142284v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146043v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148329v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152032v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152033v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haese-Rolland" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glay" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152050v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152024v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riondet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152040v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158188v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158147v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690092v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852052v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02121194v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132322v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132367v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148628v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372668v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2026.3677689" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576274v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2025.3620240" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Klisnick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2025.3547974" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuan Gao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2025.1676570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCASAI.2025.3571021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nanni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tartarini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2025.3544396" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04469875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Lyu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3345423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3275434" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soupizet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i1.663" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02164-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Milic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Anastasov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Meliani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3183787" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01729-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Daliri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cds2.12017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3119051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01932624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Skiribou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Elassali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar Boukour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Elbaamrani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Idboufker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.10.028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHZB73SP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02390485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abudabbousa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abu-Hudrouss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2019.0190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01802453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Haghighitalab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diomadson Belfort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Kilic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aboushady" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1136-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2735631" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavridis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2622360" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01249928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leduc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2505741" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2520021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2456984" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153808v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourouk Jawad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2434399" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00966673v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadreza Jafari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000324" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01069247v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2354059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253968v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2512327" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2364611" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2363558" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2287524" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01009270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2324558" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00958276v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2296321" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01099712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dricot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB14072907" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00708645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC12030804" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601394v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bellens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quitin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/468072" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24146" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080990" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243996v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cloirec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21812" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81Z7G15H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126794v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rolland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cousin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133924v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland-Haese" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147880v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi Delai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20020146" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152023v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ringot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamouni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886543v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886534v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542301v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Matton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542294v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542290v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542283v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. van de Velde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272681v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272733v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Shipra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prats Rioufol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226371v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongtao Wei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nait-Abdesselam" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592342" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906487v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849126" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet63022.2024.10793336" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885723v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666321" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224444v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#231;a &#214;z&#231;elikkale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732352" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193888v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261661" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226391v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365305" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689791v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893247" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689837v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Frischenbruder Sulzbach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893216" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799133v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726659v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Piana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zaniboni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael El-Haddad" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726654v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905228" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Xu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166952v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157525v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290309v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Carvalho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339852" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152632v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277459v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Vorst" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu van Eeckhaute" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870032v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511470v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511459v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617303v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511475v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Libotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852043v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157583v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378458v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202087v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162009v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162816v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202052v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149743v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkun Ma" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202020v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025776v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01082676v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985089v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086899v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01005423v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025699v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086887v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929325" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060596v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985046v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985032v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881146v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881132v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806686v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802789v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711468" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881116v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983515v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802809v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802818v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00787662v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00875888v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806722v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739366v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806707v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802798v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728950v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazir Moknache" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00675019v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00657710v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aouabdia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Belhadj-Tahar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601431v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601436v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370311v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Aabbaoui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gorisse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370305v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370308v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241354v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Vu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2006.350863" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241356v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPACS.2006.364781" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241352v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allouche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2006.282757" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126825v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241357v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPACS.2006.364782" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241353v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2006.350867" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147513v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131129v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131115v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126730v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126731v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131125v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126763v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142282v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146043v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148329v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152032v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152050v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152024v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riondet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152033v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haese-Rolland" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152040v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158188v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158147v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690092v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852052v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02121194v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132322v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132367v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148628v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>