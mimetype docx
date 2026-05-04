--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -106,209 +106,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Chip Federated Learning for Out-of-Band DPD in Joint Communication and Computation Networks</w:t>
+                <w:t xml:space="preserve">Linearizing Out-of-Band Distortion of Power Amplifiers at Sub-Nyquist Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 30, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 74 (1), pp.596-606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2026.3677689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2025.3620240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576222v1</w:t>
+                <w:t xml:space="preserve">hal-05576274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearizing Out-of-Band Distortion of Power Amplifiers at Sub-Nyquist Rate</w:t>
+                <w:t xml:space="preserve">On-Chip Federated Learning for Out-of-Band DPD in Joint Communication and Computation Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 74 (1), pp.596-606. </w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2025.3620240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2026.3677689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576274v1</w:t>
+                <w:t xml:space="preserve">hal-05576222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise-Optimized Neuromorphic Spiking Radio in Context- Aware IoT</w:t>
               </w:r>
@@ -886,161 +886,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics Informed Spiking Neural Networks: Application to Digital Predistortion for Power Amplifier Linearization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RF Neuromorphic Spiking Sensor for Smart IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3275434⟩</w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-023-02164-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118835v1</w:t>
+                <w:t xml:space="preserve">hal-04133969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog Spiking Neural Network Synthesis for the MNIST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soupizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1090,187 +1116,161 @@
               <w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29292/jics.v18i1.663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Neuromorphic Spiking Sensor for Smart IoT Devices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physics Informed Spiking Neural Networks: Application to Digital Predistortion for Power Amplifier Linearization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.48441-48453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10470-023-02164-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3275434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133969v1</w:t>
+                <w:t xml:space="preserve">hal-04118835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Algorithm for the Design of Wideband Positive-Slope Linear Group Delay Filters</w:t>
               </w:r>
@@ -2115,425 +2115,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Games for Home Based Rehabilitation: Inertial Sensor Energy Consumption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">Input impedance of an aperture over a lossy half-space: application to on-body antenna performance at 60 ghz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solofo Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.014⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.161 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERC17090104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915217v1</w:t>
+                <w:t xml:space="preserve">hal-01783831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input impedance of an aperture over a lossy half-space: application to on-body antenna performance at 60 ghz</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 2.4 GHz ISM-band Highly Digitized Receiver based on a Variable Gain LNA and a Subsampled ADC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delaram Haghighitalab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diomadson Belfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alp Kilic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Aboushady</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERC17090104⟩</w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95 (2), pp.259 - 270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10470-018-1136-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783831v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2.4 GHz ISM-band Highly Digitized Receiver based on a Variable Gain LNA and a Subsampled ADC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alp Kilic</w:t>
+                <w:t xml:space="preserve">Serious Games for Home Based Rehabilitation: Inertial Sensor Energy Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Aboushady</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Christine Ho Ba Tho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 95 (2), pp.259 - 270. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (6), pp.440-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10470-018-1136-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802453v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of on-body skin-confined propagation for Body Area Network,</w:t>
               </w:r>
@@ -2545,51 +2545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,438 +3305,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Whole Body Dosimetry to Channel Model Parameters</w:t>
+                <w:t xml:space="preserve">TDOA estimation method using 60 GHz OFDM spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ourouk Jawad</w:t>
+                <w:t xml:space="preserve">Ahmadreza Jafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63 (8), pp.3654 - 3661. </w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.31 - 35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2434399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1759078714000324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153808v1</w:t>
+                <w:t xml:space="preserve">hal-00966673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDOA estimation method using 60 GHz OFDM spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmadreza Jafari</w:t>
+                <w:t xml:space="preserve">Information Spatial focusing scheme for UWB Wireless Communications in Smart Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1759078714000324⟩</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.20 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2354059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966673v1</w:t>
+                <w:t xml:space="preserve">hal-01069247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Spatial focusing scheme for UWB Wireless Communications in Smart Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luca Petrillo</w:t>
+                <w:t xml:space="preserve">Sensitivity of Whole Body Dosimetry to Channel Model Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourouk Jawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation Society Newsletter, IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14, pp.20 - 23. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (8), pp.3654 - 3661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2354059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2015.2434399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069247v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UWB Interferometry TDOA Estimation for 60 GHz OFDM Communication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadreza Jafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4348,360 +4348,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creeping wave model of Diffraction of an Obliquely Incident Plane Wave by a Circular Cylinder at 60 GHz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Study of Human Exposure Using Kriging Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourouk Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2296321⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.241 - 252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERB14072907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958276v1</w:t>
+                <w:t xml:space="preserve">hal-01099712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Human Exposure Using Kriging Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ourouk Jawad</w:t>
+                <w:t xml:space="preserve">Creeping wave model of Diffraction of an Obliquely Incident Plane Wave by a Circular Cylinder at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61, pp.241 - 252. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (3), pp.1372 - 1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIERB14072907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2296321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099712v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Human Body Model Exposed to a Cluster of Waves: a Statistical Study of SAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourouk Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Horlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4778,51 +4778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Horlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5222,1281 +5222,1269 @@
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 48 (10), pp.1912-1916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mop.21812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband nulling interferometry for weak multipath signal detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42, pp.435-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using enhanced-TDOA measurement for indoor positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (10), pp.612-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8-GHz bandwidth spatial sampling modules for ultrafast random-signal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rolland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">A. Ghis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44, pp.292-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rice statistical propagation channel sounding : coherence bandwidth measurement by microwave interferometric sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40, pp.101-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angle of arrival measurement using ultra fast transient analyzer and music algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rolland-Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 41, pp.141-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noisy echo detection using microwave correlation radiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 38 (5), pp.229-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/el:20020146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave short baseline interferometers for localization system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ringot</w:t>
+                <w:t xml:space="preserve">A. Mamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 50, pp.32-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless Microwave Short-Range Inclinometer Radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Space Scalar Measurement of Microwave Reflection Coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Range Two Dimension Positioning by Microwave Cellular Telemetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Matton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Short-Range Anticollision Radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular Telemetry by Microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Matton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position, Velocity Profile Measurement of a Moving Body by Microwave Interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. van de Velde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Matton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6506,51 +6494,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient AI-Computing Using VCSEL-based Optical Communication System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6592,221 +6580,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Photonics Conference (IPC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hodgkin-Huxley Interpretation of Power Amplifiers Memory Effects in Stochastic Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueyuan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shipra Shipra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwaves, Antennas and Propagation Conference, MAPCON – 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Kochi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Framework for Energy-Efficient Analog Neural Network using Multilayer Perceptron Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Prats Rioufol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6825,190 +6813,190 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 23rd IEEE Interregional NEWCAS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Temporal Dependency on Training Algorithms for Spiking Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongtao Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nait-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ayia Napa, Cyprus. pp.1036-1041, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog Spiking-Rate Neuromorphic System for Efficient RF Source Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7040,582 +7028,582 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference Electronics Circuit and System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECS61496.2024.10849126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Supervised Learning Algorithms for Spiking Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongtao Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nait-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 7th International Conference on Advanced Communication Technologies and Networking (CommNet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Rabat, Morocco. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CommNet63022.2024.10793336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Consumption Estimation of Digital Predistortion based on Spiking Neural Networks</w:t>
+                <w:t xml:space="preserve">Joint Communication and Computation Using RF Amplifier-based Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayça Özçelikkale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Sherbrooke, France. pp.338-342, </w:t>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.1058-1061, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NewCAS58973.2024.10666321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885723v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Communication and Computation Using RF Amplifier-based Neural Network</w:t>
+                <w:t xml:space="preserve">Power Consumption Estimation of Digital Predistortion based on Spiking Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro M. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732352⟩</w:t>
+              <w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sherbrooke, France. pp.338-342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NewCAS58973.2024.10666321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224444v1</w:t>
+                <w:t xml:space="preserve">hal-04885723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédistorsion numérique pour linéariser les amplificateurs de puissance à l’aide de réseaux de neurones à spike (SNN) via retour Over-the-Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lelandais-Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitter Noise Impact on Analog Spiking Neural Networks: STDP Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Prats Rioufol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7633,1649 +7621,1649 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Rio de Janeiro, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/sbcci60457.2023.10261661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Spiking Neural Network-Based Regressor on Applications in Digital Predistortion for Power Amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongtao Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Nait-Abdesselam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 6th International Conference on Advanced Communication Technologies and Networking (CommNet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Rabat, Morocco. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CommNet60167.2023.10365305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1.2 nW Neuromorphic Enhanced Wake-Up Radio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Neural Network Feasibility Using Analog Spiking Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Siqi Wang</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Porto Alegre, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689791v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Modeling of Nonlinear Power Amplifiers Using Spiking Neural Networks</w:t>
+                <w:t xml:space="preserve">Dual-band Transmitter Linearization using Spiking Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE New Circuits System Conference (NEWCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">IEEE Proc. Asia-Pacific Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689855v1</w:t>
+                <w:t xml:space="preserve">hal-03799133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Neural Network Feasibility Using Analog Spiking Neurons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Soupizet</w:t>
+                <w:t xml:space="preserve">Sub-nJ per Decison Schmitt Trigger Comparator for Neuromorphic Spike Detection in 55nm Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893216⟩</w:t>
+              <w:t xml:space="preserve">7th Forum on Research and Technologies for Society and Industry Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RTSI55261.2022.9905228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689837v1</w:t>
+                <w:t xml:space="preserve">hal-03726654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-band Transmitter Linearization using Spiking Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart IoT - Implementation of Neuromorphic Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Zaniboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael El-Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Proc. Asia-Pacific Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan, France</w:t>
+              <w:t xml:space="preserve">7th Forum on Research and Technologies for Society and Industry Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799133v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart IoT - Implementation of Neuromorphic Circuits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioral Modeling of Nonlinear Power Amplifiers Using Spiking Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Forum on Research and Technologies for Society and Industry Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE New Circuits System Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726659v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-nJ per Decison Schmitt Trigger Comparator for Neuromorphic Spike Detection in 55nm Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joao Frischenbruder Sulzbach</w:t>
+                <w:t xml:space="preserve">1.2 nW Neuromorphic Enhanced Wake-Up Radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Soupizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Forum on Research and Technologies for Society and Industry Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RTSI55261.2022.9905228⟩</w:t>
+              <w:t xml:space="preserve">35th SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Porto Alegre, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBCCI55532.2022.9893247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726654v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Scanning Range Design for Leaky-Wave Antenna (LWA) at 60 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Statistical Characteristics of Channel Model with Ray Tracing Based Geometrical Optics method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhang Qiang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+                <w:t xml:space="preserve">Shuai Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120926v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Statistical Characteristics of Channel Model with Ray Tracing Based Geometrical Optics method</w:t>
+                <w:t xml:space="preserve">Identification of LOS and NLOS Clusters Based on Angular (AOA) Features at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference COMPUMAG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference Workshop International Technologie 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878502v1</w:t>
+                <w:t xml:space="preserve">hal-03166952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of LOS and NLOS Clusters Based on Angular (AOA) Features at 60 GHz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+                <w:t xml:space="preserve">Amélioration du balayage angulaire des antennes à ondes de fuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Workshop International Technologie 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166952v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du balayage angulaire des antennes à ondes de fuite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">Energy efficient fJ / spike LTS e-Neuron using 55-nm node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Maris Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Klisnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, São Paulo, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3338852.3339852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157525v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficient fJ / spike LTS e-Neuron using 55-nm node</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+                <w:t xml:space="preserve">Identification de situations LOS ou NLOS en ondes millimétriques basée sur les statistiques angulaires du canal de propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoxiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd SBC/SBMicro/IEEE/ACM Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290309v1</w:t>
+                <w:t xml:space="preserve">hal-03152632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de situations LOS ou NLOS en ondes millimétriques basée sur les statistiques angulaires du canal de propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pengfei Lyu</w:t>
+                <w:t xml:space="preserve">Enhanced Scanning Range Design for Leaky-Wave Antenna (LWA) at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Qiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152632v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty Estimation in AoA based Localization using PCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas van Der Vorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu van Eeckhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9307,1056 +9295,1056 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2018 de l'URSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicarrier Technique-Based Super-Resolution TDOA Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abudabbousa</w:t>
+                <w:t xml:space="preserve">On-Body Skin Confined Propagation for Body Area Networks (BAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference MMS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870032v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of Uncertainty in the MUSIC Algorithm Using Polynomial Chaos Expansions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu van Eeckhaute</w:t>
+                <w:t xml:space="preserve">60 GHz SIW horn antenna : off-body performance comparison with 4 GHz UWB monopole antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solofo Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Horlin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference APS/URSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511470v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Body Skin Confined Propagation for Body Area Networks (BAN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiang Zhang</w:t>
+                <w:t xml:space="preserve">Tele-Rehabilitation Serious Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511459v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 GHz SIW horn antenna : off-body performance comparison with 4 GHz UWB monopole antenna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solofo Razafimahatratra</w:t>
+                <w:t xml:space="preserve">Human Body Communication Channel Modeling Using Vector Network Analyzer Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Libotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Petrillo</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Horlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference APS/URSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Diego (Californie), United States</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617303v1</w:t>
+                <w:t xml:space="preserve">hal-01511475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tele-Rehabilitation Serious Game</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dan Istrate</w:t>
+                <w:t xml:space="preserve">Angle-of-Arrival based localization using polynomial chaos expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas van Der Vorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu van Eeckhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Idriss</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t>
+              <w:t xml:space="preserve">Proc. Workshop on Dependable Wireless Communications and Localization for the IoT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565006v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Body Communication Channel Modeling Using Vector Network Analyzer Measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de propagation confinée dans la peau pour les réseaux corporels BAN (Body Area Network)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Horlin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference JNM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511475v1</w:t>
+                <w:t xml:space="preserve">hal-03157583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle-of-Arrival based localization using polynomial chaos expansions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation of Uncertainty in the MUSIC Algorithm Using Polynomial Chaos Expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas van Der Vorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas van Der Vorst</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu van Eeckhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Quitin</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Horlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Workshop on Dependable Wireless Communications and Localization for the IoT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852043v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de propagation confinée dans la peau pour les réseaux corporels BAN (Body Area Network)”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiang Zhang</w:t>
+                <w:t xml:space="preserve">Multicarrier Technique-Based Super-Resolution TDOA Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abudabbousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Conference MMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157583v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Various Orientation Measurement Approaches Applied to a Serious Game System for Functional Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10378,110 +10366,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> EMBC 2016 38th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel Characteristics in Indoor Environment at 10GHz through Ray Tracing Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Skiribou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10540,73 +10528,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ISICV 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranging Error Estimation in Indoor Environment at 10 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camelia Skiribou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10665,208 +10653,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference IPIN 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Alcala de Henares (Madrid), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine skin as human body phantom at 60 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des performances de la localisation à base de TDOA pour applications indoor à 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEEE APS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202087v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne cornet SIW pour réseaux de capteurs corporels à 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solofo Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10941,539 +10933,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances de la localisation à base de TDOA pour applications indoor à 60 GHz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Teniou</w:t>
+                <w:t xml:space="preserve">Indoor Channels Around a Human Subject at 2.4 GHz and 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Petrillo</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conference IEEE APS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162816v1</w:t>
+                <w:t xml:space="preserve">hal-01202052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Channels Around a Human Subject at 2.4 GHz and 60 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antenna Radiation Characterization for On-Body Communication Channel Using Creeping Wave Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongkun Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEEE APS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202052v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna Radiation Characterization for On-Body Communication Channel Using Creeping Wave Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhongkun Ma</w:t>
+                <w:t xml:space="preserve">On-body propagation characterization with an H-plane Substrate Integrated Waveguide (SIW) horn antenna at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solofo Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Conference EuMW 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris (Palais des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149743v1</w:t>
+                <w:t xml:space="preserve">hal-01202020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-body propagation characterization with an H-plane Substrate Integrated Waveguide (SIW) horn antenna at 60 GHz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solofo Razafimahatratra</w:t>
+                <w:t xml:space="preserve">Porcine skin as human body phantom at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuMW 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris (Palais des Congrès), France</w:t>
+              <w:t xml:space="preserve">Conference IEEE APS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202020v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Influence on 60 GHz communication in close to user Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11528,113 +11516,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference URSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du DAS Corps Entier avec la méthode du Krigeage Ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourouk Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11649,535 +11637,535 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference CEM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAN Working Frequency: a Trade-Off Between Antenna Efficiency and Propagation Losses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
+                <w:t xml:space="preserve">Sensitivity Analysis of the Specular and Diffuse Parts of Clusters Multipath on the Exposure of a Child Body Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourouk Jawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">Conference URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985089v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and Study of a numerical 60 GHz Indoor Off-Body Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BAN Working Frequency: a Trade-Off Between Antenna Efficiency and Propagation Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference VTC 2014-Spring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086899v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horn antenna design for BAN millimeter wave onbody communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solofo Razafimahatratra</w:t>
+                <w:t xml:space="preserve">Implementation and Study of a numerical 60 GHz Indoor Off-Body Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEEE APS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.204.2</w:t>
+              <w:t xml:space="preserve">Conference VTC 2014-Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005423v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of the Specular and Diffuse Parts of Clusters Multipath on the Exposure of a Child Body Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Lautru</w:t>
+                <w:t xml:space="preserve">Horn antenna design for BAN millimeter wave onbody communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solofo Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t>
+              <w:t xml:space="preserve">Conference IEEE APS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Memphis, United States. pp.204.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025699v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near body zone characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12222,92 +12210,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference U.R.S.I. GASS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Pekin, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental On-Body Fading and Breathing Doppler Characterization on Human Torso at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12362,573 +12350,577 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Body Area Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de Canal pour Réseaux de Capteurs Corporels à 60 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localisation Indoor: Nouvelle Méthode d'Estimation de la TDOA à Partir des Signaux de Communication Millimétrique OFDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadreza Jafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2014 de l'URSI France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985046v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation Indoor: Nouvelle Méthode d'Estimation de la TDOA à Partir des Signaux de Communication Millimétrique OFDM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de Canal pour Réseaux de Capteurs Corporels à 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2014 de l'URSI France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985032v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Focusing of Electromagnetic Waves Using the UWB Time Reversal Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Quitin</w:t>
+                <w:t xml:space="preserve">Estimation of Specific Absorption Rate with Kriging Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourouk Jawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Horlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference WIC Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Conference IEEE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881146v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Creeping Wave Model at 60 GHz for Off-Body Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+                <w:t xml:space="preserve">Simultaneous Communication and Localization for 60 GHz UWB OFDM systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadreza Jafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden. pp.574 - 578</w:t>
+              <w:t xml:space="preserve">Conference IEEE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881132v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation à 60 GHz pour Communications Off-Body</w:t>
+                <w:t xml:space="preserve">Analytical Creeping Wave Model at 60 GHz for Off-Body Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
@@ -12963,1676 +12955,1672 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence JNM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden. pp.574 - 578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806700v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions de Communication et de Localisation Simultanées en Bande Millimétrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmadreza Jafari</w:t>
+                <w:t xml:space="preserve">Propagation à 60 GHz pour Communications Off-Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence JNM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806686v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation for On-Body Wireless Links at 60 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solutions de Communication et de Localisation Simultanées en Bande Millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadreza Jafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEEE 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802789v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Creeping Wave Model at 60 GHz for On-Body Communications</w:t>
+                <w:t xml:space="preserve">Propagation for On-Body Wireless Links at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference IEEE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States. pp.1618 - 1619, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2013.6711468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881116v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna efficiency influence in Body Area Networks (BAN)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Creeping Wave Model at 60 GHz for On-Body Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Confrence on Communication Systems (ICCS-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Pilani, India</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Göteborg, Sweden. pp.570 - 573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983515v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Specific Absorption Rate with Kriging Method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Horlin</w:t>
+                <w:t xml:space="preserve">Antenna efficiency influence in Body Area Networks (BAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEEE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t>
+              <w:t xml:space="preserve">International Confrence on Communication Systems (ICCS-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Pilani, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802809v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Communication and Localization for 60 GHz UWB OFDM systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Communication et Radio Localisation Simultanées en Bande Millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadreza Jafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Petrillo</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEEE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques URSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802818v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication et Radio Localisation Simultanées en Bande Millimétrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">NLOS Influence on 60 GHz Indoor Localization Based on a New TDOA Extraction Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadreza Jafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques URSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference EuMW 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787662v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLOS Influence on 60 GHz Indoor Localization Based on a New TDOA Extraction Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+                <w:t xml:space="preserve">Estimation du Débit d'Absorption Spécifique par la méthode du krigeage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourouk Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Petrillo</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Horlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuMW 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">Conférences JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875888v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du Débit d'Absorption Spécifique par la méthode du krigeage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ourouk Jawad</w:t>
+                <w:t xml:space="preserve">Passenger Influence on the Performance of Time Reversal in Intra-Vehicular Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Horlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Horlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences JNM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference ICNC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806722v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passenger Influence on the Performance of Time Reversal in Intra-Vehicular Environment</w:t>
+                <w:t xml:space="preserve">Influence des Passagers sur les Performances du Retournement Temporel en Environnement Intra-Véhiculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Horlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ICNC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Conférence JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739366v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des Passagers sur les Performances du Retournement Temporel en Environnement Intra-Véhiculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bellens</w:t>
+                <w:t xml:space="preserve">A 60 GHz Off-Body Channel Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lautru</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence JNM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference IEEE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806707v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 60 GHz Off-Body Channel Implementation</w:t>
+                <w:t xml:space="preserve">Spatial Focusing of Electromagnetic Waves Using the UWB Time Reversal Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Petrillo</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quitin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference IEEE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Orlando (FL), United States</w:t>
+              <w:t xml:space="preserve">Conference WIC Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802798v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for determining the complex dielectric function of ultra thin materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazir Moknache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ETOPIM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and Experimental Study of Spatial Focusing by UWB Time-Reversal in Indoor Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Mavridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14687,100 +14675,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference PIERS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and Experimental study of a Rectangular Patch Resonator with/without Superstrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Aouabdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Belhadj-Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Alquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14795,113 +14783,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ISMOT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of time reversal in intra-vehicular environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bellens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Horlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14920,1823 +14908,1823 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference EUCAP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.206-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach for Designing Terahertz Plasmonic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazir Moknache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference ISMOT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echantillonneur-bloqueur ultra large bande [DC-20 GHz] en technologie DHBT sur InP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El Aabbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. El Aabbaoui</w:t>
+                <w:t xml:space="preserve">B. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.1E15-1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de signaux réfléchis de faible amplitude dans un canal multitrajet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.4D14-1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre d'une plate-forme de localisation optimisée pour objets mobiles communicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Nationales Microondes, JNM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.7C5-1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new digital receiver architecture for direction finding systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Digital solution for inter-vehicle localisation system by means of Direction-Of-Arrival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.Y. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Communications and Electronics, HUT-ICCE 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCE.2006.350863⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Intelligent Signal Processing and Communication Systems, ISPACS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Japan. pp.875-878, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPACS.2006.364781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00241354v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital solution for inter-vehicle localisation system by means of Direction-Of-Arrival</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V.Y. Vu</w:t>
+                <w:t xml:space="preserve">20GHz bandwidth digitizer for single shot analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El Aabbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, 4 pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00241356v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InP DHBT based MMICs for [DC-20 GHz] signal sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El Aabbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. El Aabbaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Microwave Integrated Circuits Conference, EuMIC 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, United Kingdom. pp.87-90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMICC.2006.282757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00241352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">20GHz bandwidth digitizer for single shot analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+                <w:t xml:space="preserve">New receiver architecture for localisation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.Y. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Intelligent Signal Processing and Communication Systems, ISPACS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Japan. pp.879-882, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPACS.2006.364782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126825v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New receiver architecture for localisation system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Digital and super-resolution ultra wide band inter-vehicle localisation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.Y. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Intelligent Signal Processing and Communication Systems, ISPACS 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPACS.2006.364782⟩</w:t>
+              <w:t xml:space="preserve">1st International Conference on Communications and Electronics, HUT-ICCE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vietnam. pp.446-450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCE.2006.350867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00241357v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital and super-resolution ultra wide band inter-vehicle localisation system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V.Y. Vu</w:t>
+                <w:t xml:space="preserve">Weak NLOS channel sounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.707-710</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00241353v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak NLOS channel sounding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Loyez</w:t>
+                <w:t xml:space="preserve">A new digital receiver architecture for direction finding systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.Y. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Conference on Communications and Electronics, HUT-ICCE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vietnam. pp.430-433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCE.2006.350863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147513v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00241354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter up-converted UWB based positioning system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositif ultra large bande pour le positionnement intra muros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2005 Smart Objects Conference and European Symposium on Ambient Intelligence, SOC-EUSAI 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131129v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced-TDOA measurement for ad hoc networks positioning</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conception d'un système d'échantillonnage à 40 GS/s en technologie InP HBT pour les signaux large bande non répétitifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. El Aabbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2005 International Workshop on Wireless Ad hoc Network, IWWAN 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131115v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif ultra large bande pour le positionnement intra muros</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UWB serves inter-vehicle communication and location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bocquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 14èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 5th International Conference on ITS Telecommunications, ITST 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126730v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système d'échantillonnage à 40 GS/s en technologie InP HBT pour les signaux large bande non répétitifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Design of a fully HBT 40GS/s sampling circuit for very large bandwidth non repetitive signal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. El Aabbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gorisse</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Fel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 4 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126731v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB serves inter-vehicle communication and location</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Millimeter up-converted UWB based positioning system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 5th International Conference on ITS Telecommunications, ITST 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Brest, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2005 Smart Objects Conference and European Symposium on Ambient Intelligence, SOC-EUSAI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131125v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a fully HBT 40GS/s sampling circuit for very large bandwidth non repetitive signal analysis</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2005, 4 pp</w:t>
+                <w:t xml:space="preserve">Enhanced-TDOA measurement for ad hoc networks positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Loyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 2005 International Workshop on Wireless Ad hoc Network, IWWAN 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126763v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3 bit 90° phase shifter using microfluidic technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16765,1081 +16753,1081 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Amsterdam, Netherlands. pp.1161-1164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimeter ultra wide band positioning system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bocquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Loyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.265-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D indoor micro location using a stereoscopic microwave phase sensitive device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.623-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state 8 GHz transient signal digitizer characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghis</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P.A. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.1673-1676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave random narrow-band frequency hopping for short range multipath mitigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Positionnement d'une source microonde en présence de trajets multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mamouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2001, pp.89-92</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Colloque Instrumentation et Interdisciplinarité, C2I'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152032v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement d'une source microonde en présence de trajets multiples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">8 GHz transient signal digitizer theory and realization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.281-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152050v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8 GHz transient signal digitizer theory and realization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Analyseur de transitoire 8 GHz : principe et réalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ouvrier-Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Riondet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Rolland</w:t>
+                <w:t xml:space="preserve">N. Haese-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.A. Rolland</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Glay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2001, pp.281-284</w:t>
+              <w:t xml:space="preserve">2001, pp.3D-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152024v1</w:t>
+                <w:t xml:space="preserve">hal-00152033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyseur de transitoire 8 GHz : principe et réalisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interferométrie micro-onde en milieu confiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mamouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de TELECOM 2001 &amp; 2èmes Journées Franco-Maghrebines des Microondes et leurs Applications, JFMMA 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Casablanca, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Haese-Rolland</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-00152033v1</w:t>
+                <w:t xml:space="preserve">hal-00152040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferométrie micro-onde en milieu confiné</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Microwave random narrow-band frequency hopping for short range multipath mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mamouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Casablanca, Maroc</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.89-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152040v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric positioning systems by microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ringot</w:t>
+                <w:t xml:space="preserve">A. Mamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Symposium 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Tetouan, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error location improvement of microwave interferometric positioning system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mamouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mamouni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000, pp.130-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17849,78 +17837,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.2 nW Neuromorphic Enhanced Wake-Up Radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Soupizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17948,100 +17936,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GdR SOC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Polynomial Chaos Expansions for Uncertainty Estimation in AoA based Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas van Der Vorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu van Eeckhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18073,51 +18061,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BESTCOM Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18127,78 +18115,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Polynomial Chaos Expansions for Uncertainty Estimation in Angle-of-Arrival Based Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas van Der Vorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu van Eeckhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18230,284 +18218,284 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty Modeling for Engineering Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-117, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionnement d'une source micro-onde en présence de trajets multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mamouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEPOUTRE F., PLACKO D., SURREL Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation pour les mesures physiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.555-562, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave short-range interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ringot</w:t>
+                <w:t xml:space="preserve">A. Mamouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSM (Microsystems), Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NSTI Publications, Danville, CA USA, pp.637-642, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18517,105 +18505,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolocalisation à courtes et moyennes distances par interférométrie micro-onde. Problèmes inverses et nouvelles instrumentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId341"/>
+      <w:footerReference w:type="default" r:id="rId340"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18762,51 +18750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2026.3677689" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576274v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2025.3620240" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Klisnick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2025.3547974" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuan Gao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2025.1676570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCASAI.2025.3571021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nanni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tartarini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2025.3544396" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04469875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Lyu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3345423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3275434" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soupizet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i1.663" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02164-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Milic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Anastasov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Meliani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3183787" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01729-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Daliri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cds2.12017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3119051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01932624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Skiribou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Elassali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar Boukour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Elbaamrani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Idboufker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.10.028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHZB73SP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02390485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abudabbousa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abu-Hudrouss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2019.0190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01802453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Haghighitalab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diomadson Belfort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Kilic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aboushady" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1136-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2735631" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavridis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2622360" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01249928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leduc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2505741" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2520021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2456984" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153808v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourouk Jawad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2434399" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00966673v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadreza Jafari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000324" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01069247v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2354059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253968v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2512327" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2364611" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2363558" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2287524" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01009270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2324558" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00958276v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2296321" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01099712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dricot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB14072907" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00708645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC12030804" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601394v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bellens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quitin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/468072" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24146" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080990" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243996v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cloirec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21812" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81Z7G15H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126794v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023303v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rolland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133922v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cousin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133924v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland-Haese" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147880v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi Delai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20020146" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152023v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ringot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamouni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leroy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886543v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886534v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542301v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Matton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542294v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542290v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542283v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. van de Velde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272681v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272733v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Shipra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prats Rioufol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226371v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongtao Wei" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nait-Abdesselam" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592342" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906487v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849126" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226358v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet63022.2024.10793336" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885723v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666321" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224444v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#231;a &#214;z&#231;elikkale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732352" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193888v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261661" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226391v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365305" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689791v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893247" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689837v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Frischenbruder Sulzbach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893216" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799133v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726659v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Piana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zaniboni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael El-Haddad" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726654v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905228" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Xu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166952v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157525v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290309v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Carvalho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339852" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152632v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277459v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Vorst" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu van Eeckhaute" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870032v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511470v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511459v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617303v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511475v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Libotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852043v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157583v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378458v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202087v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162009v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162816v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202052v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149743v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkun Ma" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202020v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025776v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01082676v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985089v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086899v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01005423v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025699v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086887v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929325" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060596v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985046v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985032v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881146v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881132v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806686v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802789v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711468" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881116v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983515v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802809v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802818v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00787662v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00875888v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806722v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739366v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806707v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802798v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728950v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazir Moknache" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00675019v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00657710v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aouabdia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Belhadj-Tahar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601431v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601436v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370311v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Aabbaoui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gorisse" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370305v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370308v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241354v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Vu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2006.350863" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241356v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPACS.2006.364781" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241352v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allouche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2006.282757" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126825v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241357v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPACS.2006.364782" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241353v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2006.350867" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147513v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131129v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131115v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126730v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126731v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131125v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126763v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142282v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146043v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148329v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152032v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152050v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152024v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riondet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152033v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haese-Rolland" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152040v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158188v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158147v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690092v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852052v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02121194v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132322v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132367v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148628v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2025.3620240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2026.3677689" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Klisnick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2025.3547974" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuan Gao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2025.1676570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCASAI.2025.3571021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nanni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tartarini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2025.3544396" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04469875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Lyu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3345423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soupizet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02164-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i1.663" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3275434" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Milic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Anastasov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Meliani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3183787" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01729-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Daliri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cds2.12017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3119051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01932624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Skiribou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Elassali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar Boukour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Elbaamrani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Idboufker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.10.028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHZB73SP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02390485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abudabbousa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abu-Hudrouss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2019.0190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01802453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Haghighitalab" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diomadson Belfort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Kilic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aboushady" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1136-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2735631" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavridis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2622360" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01249928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leduc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2505741" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2520021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2456984" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00966673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadreza Jafari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000324" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01069247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2354059" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourouk Jawad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2434399" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253968v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2512327" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2364611" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2363558" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2287524" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01009270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2324558" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01099712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dricot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB14072907" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00958276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2296321" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00708645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC12030804" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601394v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bellens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quitin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/468072" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24146" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080990" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243996v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cloirec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21812" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rolland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cousin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133924v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland-Haese" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi Delai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20020146" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ringot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamouni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542301v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Matton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542294v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542283v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. van de Velde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272681v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272733v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Shipra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prats Rioufol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongtao Wei" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nait-Abdesselam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592342" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906487v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849126" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226358v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet63022.2024.10793336" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224444v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#231;a &#214;z&#231;elikkale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732352" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666321" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193888v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261661" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226391v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365305" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689837v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Frischenbruder Sulzbach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893216" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799133v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726654v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905228" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726659v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Piana" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zaniboni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael El-Haddad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689855v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893247" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878502v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Xu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166952v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157525v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290309v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Carvalho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339852" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152632v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277459v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Vorst" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu van Eeckhaute" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511459v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511475v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Libotte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852043v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157583v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511470v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870032v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378478v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378458v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162816v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162009v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149743v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkun Ma" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202020v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202087v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025776v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01082676v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025699v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985089v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086899v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01005423v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086887v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929325" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060596v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985032v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985046v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802809v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802818v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881132v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806686v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802789v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711468" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881116v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983515v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00787662v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00875888v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806722v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739366v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806707v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802798v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881146v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728950v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazir Moknache" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00675019v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00657710v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aouabdia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Belhadj-Tahar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601436v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370311v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Aabbaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gorisse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370305v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370308v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241356v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Vu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPACS.2006.364781" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126825v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241352v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allouche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2006.282757" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241357v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPACS.2006.364782" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241353v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2006.350867" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147513v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241354v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2006.350863" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126730v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126731v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131125v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126763v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131129v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131115v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142282v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142284v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146043v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148329v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152050v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152024v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riondet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152033v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haese-Rolland" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152040v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152032v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158188v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690092v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852052v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02121194v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132322v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132367v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148628v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>