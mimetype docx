--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -9700,402 +9700,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Body Communication Channel Modeling Using Vector Network Analyzer Measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de propagation confinée dans la peau pour les réseaux corporels BAN (Body Area Network)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Casaletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Horlin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference JNM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511475v1</w:t>
+                <w:t xml:space="preserve">hal-03157583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle-of-Arrival based localization using polynomial chaos expansions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu van Eeckhaute</w:t>
+                <w:t xml:space="preserve">Human Body Communication Channel Modeling Using Vector Network Analyzer Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Libotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Quitin</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Horlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Workshop on Dependable Wireless Communications and Localization for the IoT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Conference EuCAP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852043v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de propagation confinée dans la peau pour les réseaux corporels BAN (Body Area Network)”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiang Zhang</w:t>
+                <w:t xml:space="preserve">Angle-of-Arrival based localization using polynomial chaos expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas van Der Vorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu van Eeckhaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference JNM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Proc. Workshop on Dependable Wireless Communications and Localization for the IoT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157583v1</w:t>
+                <w:t xml:space="preserve">hal-01852043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Uncertainty in the MUSIC Algorithm Using Polynomial Chaos Expansions</w:t>
               </w:r>
@@ -14502,230 +14502,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method for determining the complex dielectric function of ultra thin materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amazir Moknache</w:t>
+                <w:t xml:space="preserve">Analytical and Experimental Study of Spatial Focusing by UWB Time-Reversal in Indoor Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bellens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quitin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ETOPIM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conference PIERS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728950v1</w:t>
+                <w:t xml:space="preserve">hal-00675019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and Experimental Study of Spatial Focusing by UWB Time-Reversal in Indoor Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Quitin</w:t>
+                <w:t xml:space="preserve">New method for determining the complex dielectric function of ultra thin materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amazir Moknache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Doncker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference PIERS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">Conference ETOPIM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675019v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and Experimental study of a Rectangular Patch Resonator with/without Superstrate</w:t>
               </w:r>
@@ -14944,51 +14944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach for Designing Terahertz Plasmonic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazir Moknache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Benlarbi-Delai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18750,51 +18750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2025.3620240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2026.3677689" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Klisnick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2025.3547974" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuan Gao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2025.1676570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCASAI.2025.3571021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nanni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tartarini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2025.3544396" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04469875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Lyu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3345423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soupizet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02164-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i1.663" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3275434" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Milic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Anastasov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Meliani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3183787" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01729-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Daliri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cds2.12017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3119051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01932624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Skiribou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Elassali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar Boukour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Elbaamrani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Idboufker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.10.028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHZB73SP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02390485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abudabbousa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abu-Hudrouss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2019.0190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01802453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Haghighitalab" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diomadson Belfort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Kilic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aboushady" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1136-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2735631" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavridis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2622360" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01249928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leduc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2505741" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2520021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2456984" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00966673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadreza Jafari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000324" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01069247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2354059" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourouk Jawad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2434399" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253968v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2512327" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2364611" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2363558" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2287524" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01009270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2324558" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01099712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dricot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB14072907" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00958276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2296321" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00708645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC12030804" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601394v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bellens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quitin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/468072" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24146" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080990" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243996v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cloirec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21812" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rolland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cousin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133924v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland-Haese" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi Delai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20020146" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ringot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamouni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542301v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Matton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542294v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542283v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. van de Velde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272681v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272733v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Shipra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prats Rioufol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongtao Wei" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nait-Abdesselam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592342" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906487v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849126" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226358v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet63022.2024.10793336" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224444v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#231;a &#214;z&#231;elikkale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732352" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666321" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193888v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261661" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226391v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365305" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689837v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Frischenbruder Sulzbach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893216" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799133v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726654v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905228" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726659v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Piana" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zaniboni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael El-Haddad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689855v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893247" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878502v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Xu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166952v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157525v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290309v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Carvalho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339852" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152632v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277459v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Vorst" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu van Eeckhaute" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511459v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511475v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Libotte" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852043v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157583v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511470v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870032v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378478v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378458v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162816v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162009v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149743v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkun Ma" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202020v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202087v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025776v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01082676v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025699v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985089v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086899v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01005423v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086887v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929325" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060596v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985032v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985046v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802809v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802818v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881132v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806686v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802789v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711468" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881116v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983515v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00787662v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00875888v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806722v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739366v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806707v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802798v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881146v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728950v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazir Moknache" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00675019v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00657710v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aouabdia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Belhadj-Tahar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601436v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370311v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Aabbaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gorisse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370305v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370308v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241356v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Vu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPACS.2006.364781" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126825v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241352v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allouche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2006.282757" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241357v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPACS.2006.364782" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241353v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2006.350867" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147513v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241354v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2006.350863" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126730v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126731v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131125v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126763v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131129v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131115v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142282v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142284v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146043v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148329v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152050v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152024v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riondet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152033v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haese-Rolland" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152040v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152032v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158188v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690092v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852052v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02121194v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132322v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132367v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148628v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2025.3620240" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2026.3677689" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Maris Ferreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Klisnick" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Delai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2025.3547974" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro M. Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuan Gao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2025.1676570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085646v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCASAI.2025.3571021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nanni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tartarini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2025.3544396" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04469875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Lyu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoxiang Ren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarrazin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3345423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soupizet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-023-02164-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v18i1.663" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3275434" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Milic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Anastasov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Meliani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2022.3183787" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Nebhen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01729-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Daliri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cds2.12017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03509329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3119051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Tannous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TG.2019.2963108" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01932624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Skiribou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Elassali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Elbahhar Boukour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Elbaamrani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Idboufker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.10.028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHZB73SP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02390485v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abudabbousa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abu-Hudrouss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2019.0190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofo Razafimahatratra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Valerio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Casaletti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC17090104" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01802453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Haghighitalab" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diomadson Belfort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alp Kilic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aboushady" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-018-1136-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01915217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ho Ba Tho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581037v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Doncker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2735631" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavridis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2622360" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01249928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leduc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Zhadobov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2505741" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiliang Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2520021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gamet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16111914" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01194553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2456984" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00966673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadreza Jafari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lautru" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000324" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01069247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2354059" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourouk Jawad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2434399" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01253968v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2015.2512327" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2364611" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2363558" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2287524" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01009270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2324558" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01099712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dricot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB14072907" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00958276v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2296321" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00708645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horlin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC12030804" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601394v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bellens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quitin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/468072" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Faci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tripon-Canseliet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Formont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24146" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00577183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20080990" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243996v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Cloirec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi-Dela&#239;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21812" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126794v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bocquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loyez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023303v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Rolland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cousin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133924v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rolland-Haese" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147880v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benlarbi Delai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20020146" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ringot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mamouni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leroy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886534v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542301v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Matton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Leroy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542294v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542283v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. van de Velde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272681v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272733v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Shipra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Prats Rioufol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226371v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongtao Wei" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Nait-Abdesselam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592342" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906487v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS61496.2024.10849126" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226358v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet63022.2024.10793336" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224444v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#231;a &#214;z&#231;elikkale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732352" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NewCAS58973.2024.10666321" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302637v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Roger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lelandais-Perrault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193888v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sbcci60457.2023.10261661" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05226391v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CommNet60167.2023.10365305" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689837v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Frischenbruder Sulzbach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893216" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799133v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726654v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI55261.2022.9905228" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03726659v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Piana" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zaniboni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael El-Haddad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689855v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03689791v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBCCI55532.2022.9893247" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02878502v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Xu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Yan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166952v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157525v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290309v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Carvalho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338852.3339852" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03152632v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120926v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Qiang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02277459v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Der Vorst" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu van Eeckhaute" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511459v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Idriss" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03157583v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511475v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Libotte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852043v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511470v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02870032v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01359984v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378478v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01378458v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162816v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162009v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149743v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongkun Ma" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202020v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202087v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025776v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01082676v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01025699v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985089v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086899v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01005423v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01086887v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929325" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01060596v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985032v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00985046v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802809v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802818v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881132v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806700v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806686v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802789v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2013.6711468" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881116v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983515v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00787662v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00875888v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806722v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00739366v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00806707v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00802798v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00881146v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00675019v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00728950v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazir Moknache" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00657710v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aouabdia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Belhadj-Tahar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601431v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00601436v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370311v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Aabbaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gorisse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370305v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370308v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241356v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Y. Vu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPACS.2006.364781" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126825v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241352v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Allouche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMICC.2006.282757" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241357v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPACS.2006.364782" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241353v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2006.350867" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147513v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241354v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCE.2006.350863" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126730v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126731v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131125v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126763v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131129v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131115v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142282v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142284v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146043v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148329v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ouvrier-Buffet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152050v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152024v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riondet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152033v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haese-Rolland" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Glay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152040v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152032v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158188v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158147v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690092v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852052v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02121194v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132322v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132367v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148628v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>