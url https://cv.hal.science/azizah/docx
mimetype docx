--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> HASSAN AZIZA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid and Reliable Prediction of Resistive RAM Endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.500-505. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2022.3213191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot-carrier evaluation of a zero-cost transistor developed via process optimization in an embedded non-volatile memory CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lorenzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.114265. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate stress reliability of a novel trench-based Triple Gate Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.114233. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Enhancement of RRAMs using a RESET Write Termination for MLC Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottaqiallah Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.1877-1880. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9473967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Trench-Based Triple Gate Transistor With Enhanced Driving Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trenteseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.832-834. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2021.3076609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Control of Resistive RAM (RRAM) Using a Write Termination to Achieve 4 Bits/Cell in High Resistance State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottaqiallah Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (18), pp.2222. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10182222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03377249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and Stability Analysis of a novel 8T1R Non-volatile SRAM (NVSRAM) versus Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (4), pp.515-532. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-021-05965-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TID Radiation Robustness of a CMOS OxRAM-Based Neuron Circuit by Using Enclosed Layout Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ilha Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (6), pp.1122-1131. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2021.3067446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03376937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRAM-based non-volatile SRAM cell architectures for ultra-low-power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Kassem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (2), pp.351-361. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-020-01587-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Efficient Current-Controlled Write and Read Scheme for Resistive RAMs (RRAMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hamdioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.137263-137274. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3011647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-volatile SRAM memory cells based on ReRAM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (9), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-03267-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True Random Number Generator Integration in a Resistive RAM Memory Array Using Input Current Limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.214-222. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2020.2976735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMEM: A Computationally-Efficient and Accurate Memristive Model With Experimental Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.1040-1049. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2019.2945985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRAM Device Models: A Comparative Analysis With Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.168963-168980. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2954753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITARe: a fast simulation tool for the analysis of disruptive effects on electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.06002. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20198806002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable Operational Amplifier Architectures Based on Oxide Resistive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Circuits, Systems and Computers, pp.1950216. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126619502165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection limit of a VCO based detection chain dedicated to particles recognition and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.09002. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817009002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lightweight write-assist scheme for reduced RRAM variability and power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Annie Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.6-10. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Line Resistance Combined with Device Variability on Resistive RAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj030102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra-Low Power and High Performance Single Ended Sense Amplifier for Low Voltage Flash Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steve Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.157 - 169. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2018.1543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAMs as analog trimming elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.52 - 55. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Power Efficient Regulated Charge Pump Based on Charge Sharing for Contactless Devices: An Alternative to Four-Phase Charge Pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steve Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.595-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a 128 kb Embedded Nonvolatile Memory Based on a Hybrid RRAM (HfO$_2$ )/28 nm FDSOI CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.677 - 686. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2017.2703985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAM variability monitoring using a ring oscillator based test chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (SI), pp.59-62. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of resistive paths on NVM array reliability: Application to Flash & ReRAM memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (SI), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Particles Detection Chain Based on a VCO Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-016-5563-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.73 - 78. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Radio Frequency Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Radio Frequency Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.173-181. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2014.1308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Non-Volatile Logic Gate Design Based on Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.443 - 454. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2013.2278332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Compact Model for Bipolar Oxide-Based Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (3), pp.674 - 681. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2013.2296793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power RF Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Modeling Solutions for Oxide-Based Resistive Switching Memories (OxRAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea4010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Non-Volatile Flip-Flops Based on Emerging Memory Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.173 - 181. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1674-862X.2014.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of crossbar architecture based on complementary resistive switching non-volatile memory cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (6), pp.2484 - 2496. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS Oscillator Concept for Particle Detection and Tracking Nuclear Science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel test structure for OxRRAM process variability evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1208 - 1212. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of SEU Simulations for SRAM Cells Reliability under Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (3), pp.331-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to SER Prediction: A New Metric Based on RC Transient Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.797-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit Effect on Collection Mechanisms Involved in Single Event Phenomena: Application to the Response of a NMOS Transistor in a 90 nm SRAM Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Castellani-Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnima Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.870-876. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tns.2011.2129575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Conductance Variability in RRAM for Accurate Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanzhi Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent Undefined State Fault in RRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Cardoso Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anteneh Gebregiorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottaqiallah Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE European Test Symposium (ETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruges, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking and optimization of trench-based multi-gate transistors in a 40 nm non-volatile memory technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeric Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-level evaluation of a new zero-cost transistor in a embedded non-volatile memory CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorenzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Single Event Effects in a Resistive RAM memory array by SPICE level simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 22nd Latin American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Punta del Este, Uruguay. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations Towards Zero-Variability Resistive RAMs in HRS State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 22nd Latin American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Punta del Este, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Silicon Systems for Wireless LAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Stamenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 24th International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. pp.157-158, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS52668.2021.9417056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS OxRAM-Based Neuron Circuit Hardened with Enclosed Layout Transistors for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ilha Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Reconfigurable RRAM-based PUF for Highly Secure Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad M Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAM SET and RESET Switching Voltage Evaluation as an Entropy Source for Random Number Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Novel Hybrid CMOS Non-Volatile SRAM Memory in 130nm RRAM Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Technology, and Test of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, virtual, Morocco. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device-Aware Test: A New Test Approach Towards DPPB Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizhou Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Cardoso Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Test Conference (ITC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Washington, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC44170.2019.9000134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Capacitor-Less CMOS Neuron Circuit for Neuromemristive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2019 - 17th IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Augmented OxRAM Synapse for Spiking Neural Network (SNN) Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th International Conference on Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, France. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True random number generation exploiting SET voltage variability in resistive RAM memory arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 19th Non-Volatile Memory Technology Symposium (NVMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Durham, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NVMTS47818.2019.9043369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A configurable operational amplifier based on oxide resistive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 13th International Conference on Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taormina, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2018.8368572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using short-term fourier transform for particle detection and recognition in a CMOS oscillator-based chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 19th Latin-American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sao Paulo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2018.8349684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memristor models optimization for large-scale 1T1R memory arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad M Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on IC Design &amp; Technology (ICICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Otranto, France. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICDT.2018.8399768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High voltage recycling scheme to improve power consumption of regulated charge pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steve Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Symposium on Power and Timing Modeling, Optimization and Simulation (PATMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PATMOS.2017.8106995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra-Low Power and High Speed Single Ended Sense Amplifier for Non-Volatile Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ngueya W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 New Generation of CAS (NGCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NGCAS.2017.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReRAM ON/OFF resistance ratio degradation due to line resistance combined with device variability in 28nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide-based RRAM Models for Circuit Designers: A Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad M. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 12TH IEEE INTERNATIONAL CONFERENCE ON DESIGN &amp; TECHNOLOGY OF INTEGRATED SYSTEMS IN NANOSCALE ERA (DTIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power efficiency optimization of charge pumps in embedded low voltage NOR flash memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steve Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Nordic Circuits and Systems Conference (NORCAS): NORCHIP and International Symposium of System-on-Chip (SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Linkoping, Sweden. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NORCHIP.2017.8124949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAM Variability Monitoring using a Ring Oscillator based Test Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Operation in Oxide Based Resistive RAM with SET voltage modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 11TH IEEE INTERNATIONAL CONFERENCE ON DESIGN &amp; TECHNOLOGY OF INTEGRATED SYSTEMS IN NANOSCALE ERA (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Charge Pump with Multi-Step Charging and Charge Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve W. Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 8TH INTERNATIONAL MEMORY WORKSHOP (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive Paths on NVM Array Reliability: Application to Flash & ReRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost built-in-tuning of on-chip passive filters for low-if double quadrature rf receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 16th Latin-American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2015.7102501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a readout chain dedicated to the signal conditioning of a particle detector and an innovative chain based on a VCO concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Conference on Radiation and Its Effects on Components and Systems (Radecs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of a detection chain based on a VCO concept for microelectronic reliability under natural radiative environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Latin-American Test Symposium (LATS))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS oscillator chain for particle detection based on SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of a VCO concept for low energy particule detection and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Latin American Test Workshop (LATW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE., Mar 2014, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide based resistive RAM: ON/OFF resistance analysis versus circuit variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2014.6962107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the investigation of built-in tuning of RF receivers using on-chip polyphase filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 31st VLSI Test Symposium (VTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Berkeley, United States. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2013.6548932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in tuning of the local oscillator for open loop modulation of low cost, low power RF transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cordoba, Argentina. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2013.6562686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE level analysis of Single Event Effects in an OxRRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cordoba, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2013.6562684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-ended sense amplifier robustness evaluation for OxRRAM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Design and Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of complementary memristive synchronous logic gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Brooklyn, United States. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NanoArch.2013.6623047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Device Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bethesda, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of complementary memristive synchronous logic gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Brooklyn, France. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NanoArch.2013.6623047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Full-Adder based on Complementary Resistive Switching Memory Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya y Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier O Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafiné Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITARe: A simulation tool for analysis and diagnosis of radiation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in tuning of RFIC Passive Polyphase Filter by process and thermal monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in Tunning of RFIC Passive Polyphase Filter by Process and Thermal Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Castellani-Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin-American Test Workshop LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbar architecture based on 2R complementary resistive switching memory cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien S Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafine Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2012 IEEE/ACM International Symposium on Nanoscale Architectures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2765491.2765508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a CMOS oscillator concept for particle detection and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of SEU parameters for the study of SRAM cells reliability under radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 12th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beach of Porto de Galinhas, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to SER prediction: A new metric based on RC transient simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 12th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sevilla, France. pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design of experiment to diagnose analog blocks geometrical defects: Application to current reference circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Athens, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of SEU configurations on a SRAM cell response at circuit level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 12th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beach of Porto de Galinhas, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Memory Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Systems for Wireless LAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.387-404, 2020, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811210723_0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive random memory architecture with high integration density and control method thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021191362A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Tech LAB Grant Proposal: The SMILE Startup Project (Pôles Universitaires d’Innovation - PUI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système multi-capteurs offrant une auto-calibration dynamique pour l’analyse des émissions de GES en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring urban chemistry at the street corner: the SMILE startup project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODOLOGIE DE DIAGNOSTIC ET TECHNIQUES DE TEST POUR LES MEMOIRES NON VOLATILES DE TYPE EEPROM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Aix-Marseille Université (AMU), 2004. Français. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03504841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODOLOGIES DE TEST DEIEES AUX MEMOIRES EMBARQUEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Aix Marseille Université (AMU), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03139646v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> HASSAN AZIZA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Circuit-Level Mitigation Strategies for Intermittent Errors in Resistive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hamdioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.93-101. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2025.3646343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Multi-Sensor Mobile Device for Urban Air Quality Monitoring at the Street Corner: The SMILE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.14857-14871. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3530145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Classification in Memristor-Based Neural Networks: A Comparative Study of Software and Hardware Models Using RRAM Crossbars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (6), pp.1125. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14061125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Single Event Effects in a Resistive RAM Memory Array by Coupling TCAD and SPICE Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.275-288. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-023-06068-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device and circuit-level evaluation of a zero-cost transistor architecture developed via process optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorenzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 201, pp.108575. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC stress analysis of trench-based multi-gate transistors in a 40 nm e-NVM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114732. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid and Reliable Prediction of Resistive RAM Endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.500-505. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2022.3213191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRAM-based non-volatile SRAM cell architectures for ultra-low-power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Kassem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (2), pp.351-361. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-020-01587-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate stress reliability of a novel trench-based Triple Gate Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.114233. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot-carrier evaluation of a zero-cost transistor developed via process optimization in an embedded non-volatile memory CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lorenzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.114265. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Enhancement of RRAMs using a RESET Write Termination for MLC Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottaqiallah Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.1877-1880. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9473967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Control of Resistive RAM (RRAM) Using a Write Termination to Achieve 4 Bits/Cell in High Resistance State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottaqiallah Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (18), pp.2222. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10182222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03377249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Trench-Based Triple Gate Transistor With Enhanced Driving Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trenteseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.832-834. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2021.3076609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and Stability Analysis of a novel 8T1R Non-volatile SRAM (NVSRAM) versus Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (4), pp.515-532. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-021-05965-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TID Radiation Robustness of a CMOS OxRAM-Based Neuron Circuit by Using Enclosed Layout Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ilha Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (6), pp.1122-1131. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2021.3067446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03376937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Efficient Current-Controlled Write and Read Scheme for Resistive RAMs (RRAMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hamdioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.137263-137274. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3011647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-volatile SRAM memory cells based on ReRAM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (9), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-03267-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True Random Number Generator Integration in a Resistive RAM Memory Array Using Input Current Limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.214-222. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2020.2976735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMEM: A Computationally-Efficient and Accurate Memristive Model With Experimental Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.1040-1049. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2019.2945985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRAM Device Models: A Comparative Analysis With Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.168963-168980. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2954753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable Operational Amplifier Architectures Based on Oxide Resistive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Circuits, Systems and Computers, pp.1950216. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126619502165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITARe: a fast simulation tool for the analysis of disruptive effects on electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.06002. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20198806002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAMs as analog trimming elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.52 - 55. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra-Low Power and High Performance Single Ended Sense Amplifier for Low Voltage Flash Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steve Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.157 - 169. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2018.1543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection limit of a VCO based detection chain dedicated to particles recognition and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.09002. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817009002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lightweight write-assist scheme for reduced RRAM variability and power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Annie Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.6-10. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Line Resistance Combined with Device Variability on Resistive RAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj030102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Power Efficient Regulated Charge Pump Based on Charge Sharing for Contactless Devices: An Alternative to Four-Phase Charge Pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steve Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.595-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a 128 kb Embedded Nonvolatile Memory Based on a Hybrid RRAM (HfO$_2$ )/28 nm FDSOI CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.677 - 686. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2017.2703985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Particles Detection Chain Based on a VCO Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-016-5563-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAM variability monitoring using a ring oscillator based test chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (SI), pp.59-62. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Particles Detection Chain Based on a VCO Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-016-5563-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of resistive paths on NVM array reliability: Application to Flash & ReRAM memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (SI), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.73 - 78. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Non-Volatile Logic Gate Design Based on Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.443 - 454. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2013.2278332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Compact Model for Bipolar Oxide-Based Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (3), pp.674 - 681. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2013.2296793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Radio Frequency Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Radio Frequency Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.173-181. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2014.1308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Modeling Solutions for Oxide-Based Resistive Switching Memories (OxRAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea4010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power RF Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Non-Volatile Flip-Flops Based on Emerging Memory Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.173 - 181. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1674-862X.2014.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of crossbar architecture based on complementary resistive switching non-volatile memory cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (6), pp.2484 - 2496. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel test structure for OxRRAM process variability evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1208 - 1212. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS Oscillator Concept for Particle Detection and Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2450-2455. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2254723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS Oscillator Concept for Particle Detection and Tracking Nuclear Science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of SEU Simulations for SRAM Cells Reliability under Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (3), pp.331-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to SER Prediction: A New Metric Based on RC Transient Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.797-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit Effect on Collection Mechanisms Involved in Single Event Phenomena: Application to the Response of a NMOS Transistor in a 90 nm SRAM Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Castellani-Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnima Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.870-876. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tns.2011.2129575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Characterization of MOS Gate-to-Substrate Capacitances Using Ring Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Cairo, Egypt. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM66518.2025.11322524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysilicon PIN diode characterization and scaling in low-cost 40nm technology for IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiame El Khayyari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Design and Validation of a Zero-Cost Medium-Voltage Transistor for Iot Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247th Electrochemical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.1726-1726, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2025-01361726mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Consumption Reduction in Integrated Pacemakers: Design Strategies for Cortex-M0+ Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Makdissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-EN-PROVENCE, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of digital transistors for low-cost and low-power IoT applications in 40nm technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-En-Provence, France. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Conductance Variability in RRAM for Accurate Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanzhi Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of an Integrated Multi-Sensor Device for Air Quality Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-en-Provence, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortex-M0+-based Pacemaker: CMOS Technologies Benchmark to Achieve Ultra-Low Power Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Makdissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gammarth, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS59576.2023.10348200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid Prediction of Resistive RAM Electrical Parameter Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Austin, United States. pp.3532-3536, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS48785.2022.9937716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Silicon Systems for Wireless LAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Stamenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 24th International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. pp.157-158, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS52668.2021.9417056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-level evaluation of a new zero-cost transistor in a embedded non-volatile memory CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorenzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Single Event Effects in a Resistive RAM memory array by SPICE level simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 22nd Latin American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Punta del Este, Uruguay. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking and optimization of trench-based multi-gate transistors in a 40 nm non-volatile memory technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeric Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent Undefined State Fault in RRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Cardoso Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anteneh Gebregiorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottaqiallah Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE European Test Symposium (ETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruges, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations Towards Zero-Variability Resistive RAMs in HRS State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 22nd Latin American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Punta del Este, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS OxRAM-Based Neuron Circuit Hardened with Enclosed Layout Transistors for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ilha Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAM SET and RESET Switching Voltage Evaluation as an Entropy Source for Random Number Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Reconfigurable RRAM-based PUF for Highly Secure Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad M Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Novel Hybrid CMOS Non-Volatile SRAM Memory in 130nm RRAM Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Technology, and Test of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, virtual, Morocco. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Capacitor-Less CMOS Neuron Circuit for Neuromemristive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2019 - 17th IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Augmented OxRAM Synapse for Spiking Neural Network (SNN) Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th International Conference on Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device-Aware Test: A New Test Approach Towards DPPB Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizhou Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Cardoso Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Test Conference (ITC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Washington, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC44170.2019.9000134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True random number generation exploiting SET voltage variability in resistive RAM memory arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 19th Non-Volatile Memory Technology Symposium (NVMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Durham, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NVMTS47818.2019.9043369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable ReRAM-based logic operations for computing in memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC 2018 - IFIP/IEEE International Conference on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Verone, Italy. pp.192-195, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2018.8644780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A configurable operational amplifier based on oxide resistive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 13th International Conference on Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taormina, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2018.8368572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using short-term fourier transform for particle detection and recognition in a CMOS oscillator-based chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 19th Latin-American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sao Paulo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2018.8349684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memristor models optimization for large-scale 1T1R memory arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad M Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on IC Design &amp; Technology (ICICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Otranto, France. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICDT.2018.8399768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide-based RRAM Models for Circuit Designers: A Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad M. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 12TH IEEE INTERNATIONAL CONFERENCE ON DESIGN &amp; TECHNOLOGY OF INTEGRATED SYSTEMS IN NANOSCALE ERA (DTIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power efficiency optimization of charge pumps in embedded low voltage NOR flash memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steve Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Nordic Circuits and Systems Conference (NORCAS): NORCHIP and International Symposium of System-on-Chip (SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Linkoping, Sweden. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NORCHIP.2017.8124949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High voltage recycling scheme to improve power consumption of regulated charge pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steve Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Symposium on Power and Timing Modeling, Optimization and Simulation (PATMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PATMOS.2017.8106995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra-Low Power and High Speed Single Ended Sense Amplifier for Non-Volatile Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ngueya W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 New Generation of CAS (NGCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NGCAS.2017.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReRAM ON/OFF resistance ratio degradation due to line resistance combined with device variability in 28nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAM Variability Monitoring using a Ring Oscillator based Test Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive Paths on NVM Array Reliability: Application to Flash & ReRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Charge Pump with Multi-Step Charging and Charge Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve W. Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 8TH INTERNATIONAL MEMORY WORKSHOP (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Operation in Oxide Based Resistive RAM with SET voltage modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 11TH IEEE INTERNATIONAL CONFERENCE ON DESIGN &amp; TECHNOLOGY OF INTEGRATED SYSTEMS IN NANOSCALE ERA (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a readout chain dedicated to the signal conditioning of a particle detector and an innovative chain based on a VCO concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Conference on Radiation and Its Effects on Components and Systems (Radecs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS oscillator chain for particle detection based on SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advancements in Nuclear Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost built-in-tuning of on-chip passive filters for low-if double quadrature rf receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 16th Latin-American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2015.7102501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of a detection chain based on a VCO concept for microelectronic reliability under natural radiative environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Latin-American Test Symposium (LATS))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS oscillator chain for particle detection based on SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of a VCO concept for low energy particule detection and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Latin American Test Workshop (LATW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE., Mar 2014, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide based resistive RAM: ON/OFF resistance analysis versus circuit variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2014.6962107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact modeling solutions for OxRAM memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Faible Tension Faible Consommation (FTFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FTFC.2013.6577779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Full-Adder based on Complementary Resistive Switching Memory Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya y Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier O Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafiné Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS oscillator concept for particle detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2254723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE level analysis of Single Event Effects in an OxRRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cordoba, France. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2013.6562684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-ended sense amplifier robustness evaluation for OxRRAM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Design and Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in tuning of the local oscillator for open loop modulation of low cost, low power RF transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cordoba, Argentina. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2013.6562686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Device Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bethesda, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of complementary memristive synchronous logic gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Brooklyn, United States. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NanoArch.2013.6623047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the investigation of built-in tuning of RF receivers using on-chip polyphase filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 31st VLSI Test Symposium (VTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Berkeley, United States. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2013.6548932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of complementary memristive synchronous logic gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Brooklyn, France. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NanoArch.2013.6623047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in tuning of RFIC Passive Polyphase Filter by process and thermal monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITARe: A simulation tool for analysis and diagnosis of radiation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbar architecture based on 2R complementary resistive switching memory cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien S Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafine Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2012 IEEE/ACM International Symposium on Nanoscale Architectures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2765491.2765508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in Tunning of RFIC Passive Polyphase Filter by Process and Thermal Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Castellani-Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin-American Test Workshop LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a CMOS oscillator concept for particle detection and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of SEU parameters for the study of SRAM cells reliability under radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 12th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beach of Porto de Galinhas, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of intrinsic bipolar transistor mechanisms for future capacitor-less eDRAM on bulk substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, Greece. pp.966-969, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to SER prediction: A new metric based on RC transient simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 12th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sevilla, France. pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design of experiment to diagnose analog blocks geometrical defects: Application to current reference circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Athens, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of SEU configurations on a SRAM cell response at circuit level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 12th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beach of Porto de Galinhas, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of intrinsic bipolar transistor mechanisms for future capacitor-less eDRAM on bulk substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pulicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Goducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Degoirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, Greece. pp.966-969, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of intrinsic bipolar transistor mechanisms for future capacitor-less eDRAM on bulk substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pulicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Goducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Degoirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, France. pp.966-969, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Memory Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Systems for Wireless LAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.387-404, 2020, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811210723_0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive random memory architecture with high integration density and control method thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021191362A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Tech LAB Grant Proposal: The SMILE Startup Project (Pôles Universitaires d’Innovation - PUI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système multi-capteurs offrant une auto-calibration dynamique pour l’analyse des émissions de GES en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring urban chemistry at the street corner: the SMILE startup project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODOLOGIE DE DIAGNOSTIC ET TECHNIQUES DE TEST POUR LES MEMOIRES NON VOLATILES DE TYPE EEPROM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Aix-Marseille Université (AMU), 2004. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03504841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODOLOGIES DE TEST DEIEES AUX MEMOIRES EMBARQUEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Aix Marseille Université (AMU), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03139646v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3213191" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devoge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Julien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marzaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114265" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114233" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottaqiallah Taouil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473967" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504285v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trenteseaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2021.3076609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377249v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182222" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Bazzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Harb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-021-05965-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03376937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ilha Vaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2021.3067446" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504286v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Kassem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01587-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieback" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taouil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdioui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3011647" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504289v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03267-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Postel-Pellerin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2020.2976735" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Hajri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mansour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chehab" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2945985" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2954753" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198806002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufaza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Perez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126619502165" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314650v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hajri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chehab" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Annie Perez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj030102" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Steve Ngueya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ricard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1543" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.02.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791261v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhosh Onkaraiah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2703985" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.097" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434941v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.096" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434958v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie-Castellani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-016-5563-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737300v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.09.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;-Castellani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Haddad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2014.1308" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743999v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2278332" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737291v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2296793" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870147v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea4010001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745646v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1674-862X.2014.02.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5QGRG9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025249v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnima Toure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2011.2129575" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhi Xun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502363v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Cardoso Medeiros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anteneh Gebregiorgis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465401" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502360v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeric Gay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Marca" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Niel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505093" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502361v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devoge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorenzini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Julien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Marzaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505137" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512542v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rahajandraibe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651871" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651758" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Stamenkovic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Sanchez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS52668.2021.9417056" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035780v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159709" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504287v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M Mansour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250829" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504288v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250726" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504830v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081153" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504847v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhou Wu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Rao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC44170.2019.9000134" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395325v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961278" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306907v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735057" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504849v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS47818.2019.9043369" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314659v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368572" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022331v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349684" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526089v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2018.8399768" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788150v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2017.8106995" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788149v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ngueya W." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGCAS.2017.33" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745666v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962594" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694471v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M. Mansour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788152v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NORCHIP.2017.8124949" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463136v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434981v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onkaraiah" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483892" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435238v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Ngueya" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463140v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895519v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2015.7102501" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594142v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Krit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Coulie-Castellani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595709v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031850v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742766v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Portal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745718v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytem Ayari" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2014.6962107" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895498v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548932" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895505v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562686" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804661v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562684" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727097" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745759v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NanoArch.2013.6623047" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745729v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840795v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya y Deng" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier O Klein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573578" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030884v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030953v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895495v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745351v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Klein" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Querlioz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafine Ravelosona" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2765491.2765508" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025655v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025650v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025653v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025644v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025647v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111316v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811210723_0015" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501910v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04855840v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371642v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03915766v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03504841v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03139646v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieback" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taouil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdioui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2025.3646343" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Pellegrino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3530145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14061125" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-023-06068-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devoge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorenzini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malherbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108575" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114732" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3213191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Bazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Harb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Kassem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01587-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devoge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Julien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marzaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114265" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottaqiallah Taouil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473967" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trenteseaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2021.3076609" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-021-05965-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03376937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ilha Vaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2021.3067446" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3011647" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03267-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Postel-Pellerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2020.2976735" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Hajri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mansour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chehab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2945985" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2954753" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306935v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufaza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Perez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126619502165" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617925v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198806002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.02.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Steve Ngueya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mellier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ricard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1543" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704378v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314650v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hajri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chehab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Annie Perez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.065" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj030102" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745418v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhosh Onkaraiah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2703985" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie-Castellani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-016-5563-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.097" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469712v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;-Castellani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Portal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434941v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.096" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.09.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2278332" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737291v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2296793" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;-Castellani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456254v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Haddad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2014.1308" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737320v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea4010001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870147v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745646v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1674-862X.2014.02.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744000v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745650v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5QGRG9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Coulie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Portal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2254723" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315364v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025262v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnima Toure" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2011.2129575" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574137v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Julien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM66518.2025.11322524" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiame El Khayyari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Marzaki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270704" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Couzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-01361726mtgabs" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Zitouni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Ayache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Makdissi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780382" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573851v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780257" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540709v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhi Xun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565178v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780169" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS59576.2023.10348200" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941188v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937716" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266853v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Stamenkovic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Sanchez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS52668.2021.9417056" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502361v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505137" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rahajandraibe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651871" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502360v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeric Gay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Marca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Niel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505093" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502363v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Cardoso Medeiros" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anteneh Gebregiorgis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465401" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511410v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651758" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035780v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159709" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504288v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250726" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M Mansour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250829" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504830v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081153" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395325v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961278" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735057" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504847v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhou Wu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Rao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC44170.2019.9000134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504849v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS47818.2019.9043369" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Muhr" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644780" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314659v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368572" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349684" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526089v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2018.8399768" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694471v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M. Mansour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788152v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NORCHIP.2017.8124949" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788150v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2017.8106995" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788149v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ngueya W." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGCAS.2017.33" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745666v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962594" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463136v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463140v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435238v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Ngueya" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434981v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onkaraiah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483892" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594142v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Krit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Coulie-Castellani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740553v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895519v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2015.7102501" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595709v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031850v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742766v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Portal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745718v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytem Ayari" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2014.6962107" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006780v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2013.6577779" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840795v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya y Deng" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier O Klein" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573578" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749989v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Portal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804661v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562684" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745737v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727097" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895505v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562686" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745729v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745759v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NanoArch.2013.6623047" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895498v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548932" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827052v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030953v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030884v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745351v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Klein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Querlioz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafine Ravelosona" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2765491.2765508" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895495v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391181v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergeret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daami" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benevent" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724674" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025653v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025644v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025647v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509464v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pulicani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goducheau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Degoirat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509530v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111316v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811210723_0015" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501910v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04855840v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371642v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03915766v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03504841v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03139646v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>