--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> HASSAN AZIZA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Circuit-Level Mitigation Strategies for Intermittent Errors in Resistive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hamdioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.93-101. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2025.3646343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Multi-Sensor Mobile Device for Urban Air Quality Monitoring at the Street Corner: The SMILE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.14857-14871. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3530145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Classification in Memristor-Based Neural Networks: A Comparative Study of Software and Hardware Models Using RRAM Crossbars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (6), pp.1125. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14061125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Single Event Effects in a Resistive RAM Memory Array by Coupling TCAD and SPICE Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.275-288. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-023-06068-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device and circuit-level evaluation of a zero-cost transistor architecture developed via process optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorenzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 201, pp.108575. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC stress analysis of trench-based multi-gate transistors in a 40 nm e-NVM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114732. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid and Reliable Prediction of Resistive RAM Endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.500-505. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2022.3213191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRAM-based non-volatile SRAM cell architectures for ultra-low-power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Kassem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (2), pp.351-361. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-020-01587-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate stress reliability of a novel trench-based Triple Gate Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.114233. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot-carrier evaluation of a zero-cost transistor developed via process optimization in an embedded non-volatile memory CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lorenzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.114265. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Enhancement of RRAMs using a RESET Write Termination for MLC Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottaqiallah Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.1877-1880. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9473967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Control of Resistive RAM (RRAM) Using a Write Termination to Achieve 4 Bits/Cell in High Resistance State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottaqiallah Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (18), pp.2222. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10182222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03377249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Trench-Based Triple Gate Transistor With Enhanced Driving Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trenteseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.832-834. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2021.3076609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and Stability Analysis of a novel 8T1R Non-volatile SRAM (NVSRAM) versus Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (4), pp.515-532. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-021-05965-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TID Radiation Robustness of a CMOS OxRAM-Based Neuron Circuit by Using Enclosed Layout Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ilha Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (6), pp.1122-1131. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2021.3067446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03376937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Efficient Current-Controlled Write and Read Scheme for Resistive RAMs (RRAMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hamdioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.137263-137274. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3011647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-volatile SRAM memory cells based on ReRAM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (9), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-03267-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True Random Number Generator Integration in a Resistive RAM Memory Array Using Input Current Limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.214-222. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2020.2976735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMEM: A Computationally-Efficient and Accurate Memristive Model With Experimental Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.1040-1049. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2019.2945985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRAM Device Models: A Comparative Analysis With Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.168963-168980. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2954753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable Operational Amplifier Architectures Based on Oxide Resistive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Circuits, Systems and Computers, pp.1950216. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126619502165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITARe: a fast simulation tool for the analysis of disruptive effects on electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.06002. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20198806002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAMs as analog trimming elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.52 - 55. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra-Low Power and High Performance Single Ended Sense Amplifier for Low Voltage Flash Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steve Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.157 - 169. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2018.1543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection limit of a VCO based detection chain dedicated to particles recognition and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.09002. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817009002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lightweight write-assist scheme for reduced RRAM variability and power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Annie Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.6-10. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Line Resistance Combined with Device Variability on Resistive RAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj030102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Power Efficient Regulated Charge Pump Based on Charge Sharing for Contactless Devices: An Alternative to Four-Phase Charge Pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steve Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.595-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a 128 kb Embedded Nonvolatile Memory Based on a Hybrid RRAM (HfO$_2$ )/28 nm FDSOI CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.677 - 686. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2017.2703985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Particles Detection Chain Based on a VCO Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-016-5563-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAM variability monitoring using a ring oscillator based test chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (SI), pp.59-62. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Particles Detection Chain Based on a VCO Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-016-5563-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of resistive paths on NVM array reliability: Application to Flash & ReRAM memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (SI), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.73 - 78. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Non-Volatile Logic Gate Design Based on Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.443 - 454. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2013.2278332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Compact Model for Bipolar Oxide-Based Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (3), pp.674 - 681. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2013.2296793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Radio Frequency Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Radio Frequency Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.173-181. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2014.1308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Modeling Solutions for Oxide-Based Resistive Switching Memories (OxRAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea4010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power RF Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Non-Volatile Flip-Flops Based on Emerging Memory Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.173 - 181. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1674-862X.2014.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of crossbar architecture based on complementary resistive switching non-volatile memory cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (6), pp.2484 - 2496. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel test structure for OxRRAM process variability evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1208 - 1212. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS Oscillator Concept for Particle Detection and Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2450-2455. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2254723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS Oscillator Concept for Particle Detection and Tracking Nuclear Science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of SEU Simulations for SRAM Cells Reliability under Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (3), pp.331-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to SER Prediction: A New Metric Based on RC Transient Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.797-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit Effect on Collection Mechanisms Involved in Single Event Phenomena: Application to the Response of a NMOS Transistor in a 90 nm SRAM Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Castellani-Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnima Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.870-876. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tns.2011.2129575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Characterization of MOS Gate-to-Substrate Capacitances Using Ring Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Cairo, Egypt. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM66518.2025.11322524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysilicon PIN diode characterization and scaling in low-cost 40nm technology for IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiame El Khayyari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Design and Validation of a Zero-Cost Medium-Voltage Transistor for Iot Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247th Electrochemical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.1726-1726, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2025-01361726mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Consumption Reduction in Integrated Pacemakers: Design Strategies for Cortex-M0+ Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Makdissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-EN-PROVENCE, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of digital transistors for low-cost and low-power IoT applications in 40nm technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-En-Provence, France. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Conductance Variability in RRAM for Accurate Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanzhi Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of an Integrated Multi-Sensor Device for Air Quality Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-en-Provence, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortex-M0+-based Pacemaker: CMOS Technologies Benchmark to Achieve Ultra-Low Power Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Makdissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gammarth, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS59576.2023.10348200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid Prediction of Resistive RAM Electrical Parameter Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Austin, United States. pp.3532-3536, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS48785.2022.9937716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Silicon Systems for Wireless LAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Stamenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 24th International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. pp.157-158, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS52668.2021.9417056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-level evaluation of a new zero-cost transistor in a embedded non-volatile memory CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorenzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Single Event Effects in a Resistive RAM memory array by SPICE level simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 22nd Latin American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Punta del Este, Uruguay. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking and optimization of trench-based multi-gate transistors in a 40 nm non-volatile memory technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeric Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent Undefined State Fault in RRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Cardoso Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anteneh Gebregiorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottaqiallah Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE European Test Symposium (ETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruges, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations Towards Zero-Variability Resistive RAMs in HRS State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 22nd Latin American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Punta del Este, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS OxRAM-Based Neuron Circuit Hardened with Enclosed Layout Transistors for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ilha Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAM SET and RESET Switching Voltage Evaluation as an Entropy Source for Random Number Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Reconfigurable RRAM-based PUF for Highly Secure Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad M Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Novel Hybrid CMOS Non-Volatile SRAM Memory in 130nm RRAM Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Technology, and Test of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, virtual, Morocco. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Capacitor-Less CMOS Neuron Circuit for Neuromemristive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2019 - 17th IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Augmented OxRAM Synapse for Spiking Neural Network (SNN) Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th International Conference on Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device-Aware Test: A New Test Approach Towards DPPB Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizhou Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Cardoso Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Test Conference (ITC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Washington, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC44170.2019.9000134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True random number generation exploiting SET voltage variability in resistive RAM memory arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 19th Non-Volatile Memory Technology Symposium (NVMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Durham, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NVMTS47818.2019.9043369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable ReRAM-based logic operations for computing in memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC 2018 - IFIP/IEEE International Conference on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Verone, Italy. pp.192-195, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2018.8644780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A configurable operational amplifier based on oxide resistive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 13th International Conference on Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taormina, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2018.8368572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using short-term fourier transform for particle detection and recognition in a CMOS oscillator-based chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 19th Latin-American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sao Paulo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2018.8349684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memristor models optimization for large-scale 1T1R memory arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad M Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on IC Design &amp; Technology (ICICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Otranto, France. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICDT.2018.8399768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide-based RRAM Models for Circuit Designers: A Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad M. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 12TH IEEE INTERNATIONAL CONFERENCE ON DESIGN &amp; TECHNOLOGY OF INTEGRATED SYSTEMS IN NANOSCALE ERA (DTIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power efficiency optimization of charge pumps in embedded low voltage NOR flash memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steve Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Nordic Circuits and Systems Conference (NORCAS): NORCHIP and International Symposium of System-on-Chip (SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Linkoping, Sweden. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NORCHIP.2017.8124949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High voltage recycling scheme to improve power consumption of regulated charge pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steve Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Symposium on Power and Timing Modeling, Optimization and Simulation (PATMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PATMOS.2017.8106995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra-Low Power and High Speed Single Ended Sense Amplifier for Non-Volatile Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ngueya W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 New Generation of CAS (NGCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NGCAS.2017.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReRAM ON/OFF resistance ratio degradation due to line resistance combined with device variability in 28nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAM Variability Monitoring using a Ring Oscillator based Test Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive Paths on NVM Array Reliability: Application to Flash & ReRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Charge Pump with Multi-Step Charging and Charge Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve W. Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 8TH INTERNATIONAL MEMORY WORKSHOP (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Operation in Oxide Based Resistive RAM with SET voltage modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 11TH IEEE INTERNATIONAL CONFERENCE ON DESIGN &amp; TECHNOLOGY OF INTEGRATED SYSTEMS IN NANOSCALE ERA (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a readout chain dedicated to the signal conditioning of a particle detector and an innovative chain based on a VCO concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Conference on Radiation and Its Effects on Components and Systems (Radecs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS oscillator chain for particle detection based on SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advancements in Nuclear Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost built-in-tuning of on-chip passive filters for low-if double quadrature rf receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 16th Latin-American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2015.7102501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of a detection chain based on a VCO concept for microelectronic reliability under natural radiative environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Latin-American Test Symposium (LATS))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS oscillator chain for particle detection based on SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of a VCO concept for low energy particule detection and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Latin American Test Workshop (LATW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE., Mar 2014, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide based resistive RAM: ON/OFF resistance analysis versus circuit variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2014.6962107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact modeling solutions for OxRAM memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Faible Tension Faible Consommation (FTFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FTFC.2013.6577779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Full-Adder based on Complementary Resistive Switching Memory Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya y Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier O Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafiné Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS oscillator concept for particle detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2254723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE level analysis of Single Event Effects in an OxRRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cordoba, France. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2013.6562684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-ended sense amplifier robustness evaluation for OxRRAM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Design and Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in tuning of the local oscillator for open loop modulation of low cost, low power RF transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cordoba, Argentina. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2013.6562686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Device Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bethesda, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of complementary memristive synchronous logic gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Brooklyn, United States. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NanoArch.2013.6623047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the investigation of built-in tuning of RF receivers using on-chip polyphase filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 31st VLSI Test Symposium (VTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Berkeley, United States. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2013.6548932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of complementary memristive synchronous logic gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Brooklyn, France. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NanoArch.2013.6623047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in tuning of RFIC Passive Polyphase Filter by process and thermal monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITARe: A simulation tool for analysis and diagnosis of radiation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbar architecture based on 2R complementary resistive switching memory cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien S Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafine Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2012 IEEE/ACM International Symposium on Nanoscale Architectures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2765491.2765508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in Tunning of RFIC Passive Polyphase Filter by Process and Thermal Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Castellani-Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin-American Test Workshop LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a CMOS oscillator concept for particle detection and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of SEU parameters for the study of SRAM cells reliability under radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 12th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beach of Porto de Galinhas, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of intrinsic bipolar transistor mechanisms for future capacitor-less eDRAM on bulk substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, Greece. pp.966-969, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to SER prediction: A new metric based on RC transient simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 12th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sevilla, France. pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design of experiment to diagnose analog blocks geometrical defects: Application to current reference circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Athens, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of SEU configurations on a SRAM cell response at circuit level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 12th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beach of Porto de Galinhas, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of intrinsic bipolar transistor mechanisms for future capacitor-less eDRAM on bulk substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pulicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Goducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Degoirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, Greece. pp.966-969, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of intrinsic bipolar transistor mechanisms for future capacitor-less eDRAM on bulk substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pulicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Goducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Degoirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, France. pp.966-969, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Memory Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Systems for Wireless LAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.387-404, 2020, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811210723_0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive random memory architecture with high integration density and control method thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021191362A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Tech LAB Grant Proposal: The SMILE Startup Project (Pôles Universitaires d’Innovation - PUI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système multi-capteurs offrant une auto-calibration dynamique pour l’analyse des émissions de GES en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring urban chemistry at the street corner: the SMILE startup project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODOLOGIE DE DIAGNOSTIC ET TECHNIQUES DE TEST POUR LES MEMOIRES NON VOLATILES DE TYPE EEPROM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Aix-Marseille Université (AMU), 2004. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03504841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODOLOGIES DE TEST DEIEES AUX MEMOIRES EMBARQUEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Aix Marseille Université (AMU), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03139646v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> HASSAN AZIZA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Circuit-Level Mitigation Strategies for Intermittent Errors in Resistive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hamdioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (1), pp.93-101. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2025.3646343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Classification in Memristor-Based Neural Networks: A Comparative Study of Software and Hardware Models Using RRAM Crossbars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (6), pp.1125. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics14061125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Multi-Sensor Mobile Device for Urban Air Quality Monitoring at the Street Corner: The SMILE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.14857-14871. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3530145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Single Event Effects in a Resistive RAM Memory Array by Coupling TCAD and SPICE Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.275-288. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-023-06068-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device and circuit-level evaluation of a zero-cost transistor architecture developed via process optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorenzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 201, pp.108575. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2022.108575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC stress analysis of trench-based multi-gate transistors in a 40 nm e-NVM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.114732. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2022.114732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid and Reliable Prediction of Resistive RAM Endurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.500-505. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2022.3213191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gate stress reliability of a novel trench-based Triple Gate Transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.114233. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot-carrier evaluation of a zero-cost transistor developed via process optimization in an embedded non-volatile memory CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lorenzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.114265. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Enhancement of RRAMs using a RESET Write Termination for MLC Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottaqiallah Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.1877-1880. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE51398.2021.9473967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Control of Resistive RAM (RRAM) Using a Write Termination to Achieve 4 Bits/Cell in High Resistance State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottaqiallah Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (18), pp.2222. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics10182222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03377249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Trench-Based Triple Gate Transistor With Enhanced Driving Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mantelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Trenteseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (6), pp.832-834. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2021.3076609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and Stability Analysis of a novel 8T1R Non-volatile SRAM (NVSRAM) versus Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (4), pp.515-532. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-021-05965-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving TID Radiation Robustness of a CMOS OxRAM-Based Neuron Circuit by Using Enclosed Layout Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ilha Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (6), pp.1122-1131. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2021.3067446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03376937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRAM-based non-volatile SRAM cell architectures for ultra-low-power applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Kassem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (2), pp.351-361. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-020-01587-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Energy-Efficient Current-Controlled Write and Read Scheme for Resistive RAMs (RRAMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hamdioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.137263-137274. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3011647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-volatile SRAM memory cells based on ReRAM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (9), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-03267-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True Random Number Generator Integration in a Resistive RAM Memory Array Using Input Current Limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19, pp.214-222. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2020.2976735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMEM: A Computationally-Efficient and Accurate Memristive Model With Experimental Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.1040-1049. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2019.2945985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RRAM Device Models: A Comparative Analysis With Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.168963-168980. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2954753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable Operational Amplifier Architectures Based on Oxide Resistive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Journal of Circuits, Systems and Computers, pp.1950216. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218126619502165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITARe: a fast simulation tool for the analysis of disruptive effects on electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.06002. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20198806002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection limit of a VCO based detection chain dedicated to particles recognition and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.09002. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817009002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lightweight write-assist scheme for reduced RRAM variability and power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Annie Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.6-10. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Line Resistance Combined with Device Variability on Resistive RAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (1), pp.11-17. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25046/aj030102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAMs as analog trimming elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 142, pp.52 - 55. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra-Low Power and High Performance Single Ended Sense Amplifier for Low Voltage Flash Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steve Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.157 - 169. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2018.1543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Power Efficient Regulated Charge Pump Based on Charge Sharing for Contactless Devices: An Alternative to Four-Phase Charge Pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steve Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.595-604</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of a 128 kb Embedded Nonvolatile Memory Based on a Hybrid RRAM (HfO$_2$ )/28 nm FDSOI CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.677 - 686. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNANO.2017.2703985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAM variability monitoring using a ring oscillator based test chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (SI), pp.59-62. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Particles Detection Chain Based on a VCO Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-016-5563-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of resistive paths on NVM array reliability: Application to Flash & ReRAM memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (SI), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Particles Detection Chain Based on a VCO Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-016-5563-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.73 - 78. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Non-Volatile Logic Gate Design Based on Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (2), pp.443 - 454. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2013.2278332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Compact Model for Bipolar Oxide-Based Resistive Switching Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (3), pp.674 - 681. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2013.2296793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Radio Frequency Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power Radio Frequency Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.173-181. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2014.1308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Modeling Solutions for Oxide-Based Resistive Switching Memories (OxRAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jlpea4010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power RF Transceiver with Built-In-Tuning of the Local Oscillator for Open Loop Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Non-Volatile Flip-Flops Based on Emerging Memory Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (2), pp.173 - 181. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1674-862X.2014.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of crossbar architecture based on complementary resistive switching non-volatile memory cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (6), pp.2484 - 2496. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2013.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS Oscillator Concept for Particle Detection and Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2450-2455. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2254723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS Oscillator Concept for Particle Detection and Tracking Nuclear Science.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel test structure for OxRRAM process variability evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1208 - 1212. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of SEU Simulations for SRAM Cells Reliability under Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (3), pp.331-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to SER Prediction: A New Metric Based on RC Transient Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (4), pp.797-802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit Effect on Collection Mechanisms Involved in Single Event Phenomena: Application to the Response of a NMOS Transistor in a 90 nm SRAM Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Castellani-Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gnima Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ginez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (3), pp.870-876. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tns.2011.2129575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Design and Validation of a Zero-Cost Medium-Voltage Transistor for Iot Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">247th Electrochemical Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Montréal, Canada. pp.1726-1726, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2025-01361726mtgabs⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Characterization of MOS Gate-to-Substrate Capacitances Using Ring Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Microelectronics (ICM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Cairo, Egypt. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM66518.2025.11322524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysilicon PIN diode characterization and scaling in low-cost 40nm technology for IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiame El Khayyari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of digital transistors for low-cost and low-power IoT applications in 40nm technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Couzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-En-Provence, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of an Integrated Multi-Sensor Device for Air Quality Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-en-Provence, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Conductance Variability in RRAM for Accurate Neuromorphic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanzhi Xun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE Latin-American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Consumption Reduction in Integrated Pacemakers: Design Strategies for Cortex-M0+ Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Makdissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aix-EN-PROVENCE, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS62212.2024.10780382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortex-M0+-based Pacemaker: CMOS Technologies Benchmark to Achieve Ultra-Low Power Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Zitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vauché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Makdissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Design, Test and Technology of Integrated Systems (DTTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Gammarth, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTTIS59576.2023.10348200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATE: A Test Structure for Rapid Prediction of Resistive RAM Electrical Parameter Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Austin, United States. pp.3532-3536, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCAS48785.2022.9937716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit-level evaluation of a new zero-cost transistor in a embedded non-volatile memory CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Devoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorenzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrezak Marzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Single Event Effects in a Resistive RAM memory array by SPICE level simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 22nd Latin American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Punta del Este, Uruguay. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking and optimization of trench-based multi-gate transistors in a 40 nm non-volatile memory technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeric Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Della Marca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittent Undefined State Fault in RRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Cardoso Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anteneh Gebregiorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mottaqiallah Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE European Test Symposium (ETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruges, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Considerations Towards Zero-Variability Resistive RAMs in HRS State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE 22nd Latin American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Punta del Este, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Silicon Systems for Wireless LAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Stamenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 24th International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. pp.157-158, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS52668.2021.9417056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS OxRAM-Based Neuron Circuit Hardened with Enclosed Layout Transistors for Aerospace Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ilha Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03035780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAM SET and RESET Switching Voltage Evaluation as an Entropy Source for Random Number Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Reconfigurable RRAM-based PUF for Highly Secure Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad M Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Frascati, Italy. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Novel Hybrid CMOS Non-Volatile SRAM Memory in 130nm RRAM Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Harb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Technology, and Test of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, virtual, Morocco. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Capacitor-Less CMOS Neuron Circuit for Neuromemristive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2019 - 17th IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02395325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Augmented OxRAM Synapse for Spiking Neural Network (SNN) Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 14th International Conference on Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device-Aware Test: A New Test Approach Towards DPPB Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Fieback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizhou Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Cardoso Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Test Conference (ITC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Washington, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITC44170.2019.9000134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True random number generation exploiting SET voltage variability in resistive RAM memory arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 19th Non-Volatile Memory Technology Symposium (NVMTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Durham, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NVMTS47818.2019.9043369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable ReRAM-based logic operations for computing in memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC 2018 - IFIP/IEEE International Conference on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Verone, Italy. pp.192-195, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2018.8644780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A configurable operational amplifier based on oxide resistive RAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 13th International Conference on Design &amp; Technology of Integrated Systems In Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taormina, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2018.8368572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using short-term fourier transform for particle detection and recognition in a CMOS oscillator-based chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 19th Latin-American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Sao Paulo, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2018.8349684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memristor models optimization for large-scale 1T1R memory arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad M Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on IC Design &amp; Technology (ICICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Otranto, France. pp.109-112, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICICDT.2018.8399768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High voltage recycling scheme to improve power consumption of regulated charge pumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steve Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 27th International Symposium on Power and Timing Modeling, Optimization and Simulation (PATMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PATMOS.2017.8106995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra-Low Power and High Speed Single Ended Sense Amplifier for Non-Volatile Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Ngueya W.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 New Generation of CAS (NGCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NGCAS.2017.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReRAM ON/OFF resistance ratio degradation due to line resistance combined with device variability in 28nm FDSOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EUROSOI-ULIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ULIS.2017.7962594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide-based RRAM Models for Circuit Designers: A Comparative Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basma Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad M. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chehab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 12TH IEEE INTERNATIONAL CONFERENCE ON DESIGN &amp; TECHNOLOGY OF INTEGRATED SYSTEMS IN NANOSCALE ERA (DTIS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power efficiency optimization of charge pumps in embedded low voltage NOR flash memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Steve Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Nordic Circuits and Systems Conference (NORCAS): NORCHIP and International Symposium of System-on-Chip (SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Linkoping, Sweden. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NORCHIP.2017.8124949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive RAM Variability Monitoring using a Ring Oscillator based Test Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Resistive Paths on NVM Array Reliability: Application to Flash & ReRAM Memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Postel-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Low Power Charge Pump with Multi-Step Charging and Charge Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve W. Ngueya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 8TH INTERNATIONAL MEMORY WORKSHOP (IMW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilevel Operation in Oxide Based Resistive RAM with SET voltage modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 11TH IEEE INTERNATIONAL CONFERENCE ON DESIGN &amp; TECHNOLOGY OF INTEGRATED SYSTEMS IN NANOSCALE ERA (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2016.7483892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of a readout chain dedicated to the signal conditioning of a particle detector and an innovative chain based on a VCO concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Conference on Radiation and Its Effects on Components and Systems (Radecs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS oscillator chain for particle detection based on SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advancements in Nuclear Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low cost built-in-tuning of on-chip passive filters for low-if double quadrature rf receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 16th Latin-American Test Symposium (LATS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2015.7102501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of a detection chain based on a VCO concept for microelectronic reliability under natural radiative environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Latin-American Test Symposium (LATS))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Puerto Vallarta, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS oscillator chain for particle detection based on SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulie-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Krit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02031850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of a VCO concept for low energy particule detection and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Coulié-Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Latin American Test Workshop (LATW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE., Mar 2014, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide based resistive RAM: ON/OFF resistance analysis versus circuit variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haytem Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhosh Onkaraiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems (DFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2014.6962107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CMOS oscillator concept for particle detection and tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Biarritz, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2254723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE level analysis of Single Event Effects in an OxRRAM cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cordoba, France. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2013.6562684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-ended sense amplifier robustness evaluation for OxRRAM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Design and Test Symposium (IDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in tuning of the local oscillator for open loop modulation of low cost, low power RF transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 14th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cordoba, Argentina. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2013.6562686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Built-In Self-Test Structure (BIST) for Resistive RAMs Characterization: Application to Bipolar OxRRAMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Device Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bethesda, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of complementary memristive synchronous logic gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Brooklyn, United States. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NanoArch.2013.6623047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the investigation of built-in tuning of RF receivers using on-chip polyphase filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 31st VLSI Test Symposium (VTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Berkeley, United States. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2013.6548932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical study of complementary memristive synchronous logic gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE/ACM International Symposium on Nanoscale Architectures (NANOARCH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Brooklyn, France. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NanoArch.2013.6623047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact modeling solutions for OxRAM memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Faible Tension Faible Consommation (FTFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FTFC.2013.6577779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Full-Adder based on Complementary Resistive Switching Memory Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erya y Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier O Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafiné Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International New Circuits and Systems Conference (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in tuning of RFIC Passive Polyphase Filter by process and thermal monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITARe: A simulation tool for analysis and diagnosis of radiation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbar architecture based on 2R complementary resistive switching memory cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien S Querlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafine Ravelosona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 2012 IEEE/ACM International Symposium on Nanoscale Architectures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2765491.2765508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-in Tunning of RFIC Passive Polyphase Filter by Process and Thermal Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Castellani-Coulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Latin-American Test Workshop LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a CMOS oscillator concept for particle detection and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Rahajandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 13th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Quito, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of SEU parameters for the study of SRAM cells reliability under radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 12th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beach of Porto de Galinhas, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of intrinsic bipolar transistor mechanisms for future capacitor-less eDRAM on bulk substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Benevent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, Greece. pp.966-969, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to SER prediction: A new metric based on RC transient simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 12th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sevilla, France. pp.103-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using design of experiment to diagnose analog blocks geometrical defects: Application to current reference circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Athens, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of SEU configurations on a SRAM cell response at circuit level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Castellani-Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 12th Latin American Test Workshop - LATW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Beach of Porto de Galinhas, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of intrinsic bipolar transistor mechanisms for future capacitor-less eDRAM on bulk substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pulicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Goducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Degoirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, Greece. pp.966-969, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of intrinsic bipolar transistor mechanisms for future capacitor-less eDRAM on bulk substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pulicani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Goducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Degoirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 17th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athens, France. pp.966-969, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded Memory Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Systems for Wireless LAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.387-404, 2020, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811210723_0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistive random memory architecture with high integration density and control method thereof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021191362A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Tech LAB Grant Proposal: The SMILE Startup Project (Pôles Universitaires d’Innovation - PUI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système multi-capteurs offrant une auto-calibration dynamique pour l’analyse des émissions de GES en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring urban chemistry at the street corner: the SMILE startup project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODOLOGIE DE DIAGNOSTIC ET TECHNIQUES DE TEST POUR LES MEMOIRES NON VOLATILES DE TYPE EEPROM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Aix-Marseille Université (AMU), 2004. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03504841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHODOLOGIES DE TEST DEIEES AUX MEMOIRES EMBARQUEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Aziza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Aix Marseille Université (AMU), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03139646v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId352"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieback" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taouil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdioui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2025.3646343" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Pellegrino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3530145" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14061125" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-023-06068-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devoge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorenzini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malherbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108575" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114732" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3213191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Bazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Harb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Kassem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01587-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500203v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devoge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Julien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marzaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114265" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottaqiallah Taouil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473967" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trenteseaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2021.3076609" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-021-05965-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03376937v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ilha Vaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2021.3067446" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3011647" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03267-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Postel-Pellerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2020.2976735" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Hajri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mansour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chehab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2945985" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2954753" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306935v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufaza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Perez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126619502165" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617925v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198806002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.02.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Steve Ngueya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mellier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ricard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1543" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704378v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314650v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hajri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chehab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Annie Perez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.065" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335339v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj030102" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745418v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhosh Onkaraiah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2703985" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434958v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie-Castellani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-016-5563-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.097" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469712v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;-Castellani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Portal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434941v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.096" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.09.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2278332" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737291v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2296793" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;-Castellani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456254v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Haddad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2014.1308" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737320v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea4010001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870147v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745646v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1674-862X.2014.02.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744000v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745650v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5QGRG9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Coulie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Portal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2254723" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315364v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025262v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnima Toure" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2011.2129575" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574137v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Julien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM66518.2025.11322524" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574083v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiame El Khayyari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Marzaki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270704" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574185v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Couzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-01361726mtgabs" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Zitouni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Ayache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Makdissi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780382" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573851v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780257" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540709v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhi Xun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565178v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780169" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS59576.2023.10348200" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941188v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937716" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266853v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Stamenkovic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Sanchez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS52668.2021.9417056" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502361v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505137" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rahajandraibe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651871" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502360v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeric Gay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Marca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Niel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505093" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502363v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Cardoso Medeiros" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anteneh Gebregiorgis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465401" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511410v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651758" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035780v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159709" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504288v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250726" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M Mansour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250829" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504830v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081153" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395325v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961278" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735057" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504847v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhou Wu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Rao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC44170.2019.9000134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504849v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS47818.2019.9043369" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Muhr" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644780" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314659v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368572" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349684" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526089v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2018.8399768" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694471v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M. Mansour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788152v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NORCHIP.2017.8124949" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788150v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2017.8106995" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788149v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ngueya W." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGCAS.2017.33" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745666v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962594" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463136v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463140v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435238v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Ngueya" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434981v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onkaraiah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483892" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594142v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Krit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Coulie-Castellani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740553v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895519v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2015.7102501" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595709v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031850v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742766v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Portal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745718v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytem Ayari" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2014.6962107" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006780v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2013.6577779" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840795v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya y Deng" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier O Klein" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573578" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749989v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Portal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804661v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562684" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745737v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727097" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895505v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562686" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745729v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745759v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NanoArch.2013.6623047" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895498v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548932" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827052v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030953v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030884v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745351v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Klein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Querlioz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafine Ravelosona" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2765491.2765508" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895495v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391181v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergeret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daami" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benevent" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724674" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025653v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025644v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025647v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509464v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pulicani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goducheau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Degoirat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509530v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111316v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811210723_0015" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501910v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04855840v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371642v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03915766v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03504841v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03139646v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aziza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieback" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taouil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdioui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2025.3646343" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14061125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Pellegrino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3530145" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aziza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rahajandraibe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-023-06068-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Devoge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorenzini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Masson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malherbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2022.108575" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063483v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Marca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2022.114732" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Postel-Pellerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2022.3213191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500202v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114233" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devoge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Julien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marzaki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114265" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Fieback" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mottaqiallah Taouil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE51398.2021.9473967" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10182222" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trenteseaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2021.3076609" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501909v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Bazzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Harb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-021-05965-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03376937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ilha Vaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2021.3067446" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504286v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Kassem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-020-01587-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3011647" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-03267-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Postel-Pellerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Canet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2020.2976735" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343750v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Hajri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mansour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chehab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2945985" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2954753" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306935v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufaza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Perez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126619502165" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617925v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198806002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Micolau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vauche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817009002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hajri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chehab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Annie Perez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.065" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Postel-Pellerin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj030102" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2018.02.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Steve Ngueya" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ricard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2018.1543" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745418v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhosh Onkaraiah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2703985" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434980v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.097" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469712v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;-Castellani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Portal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-016-5563-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Canet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.096" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434958v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie-Castellani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.09.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Zhao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya Deng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2278332" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737291v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2296793" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz. Haddad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Couli&#233;-Castellani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456254v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Haddad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2014.1308" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737320v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea4010001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870147v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745646v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1674-862X.2014.02.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744000v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2013.08.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456238v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Coulie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Portal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2254723" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315364v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Castellani-Couli&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745650v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5QGRG9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025262v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnima Toure" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ginez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2011.2129575" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574185v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Couzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Marzaki" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-01361726mtgabs" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574137v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Couzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Julien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM66518.2025.11322524" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiame El Khayyari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270704" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780257" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565178v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780169" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540709v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhi Xun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892490v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Zitouni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Ayache" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Makdissi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS62212.2024.10780382" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524656v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTTIS59576.2023.10348200" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941188v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937716" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502361v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505137" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Rahajandraibe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651871" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502360v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeric Gay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Marca" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regnier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Niel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505093" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502363v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Cardoso Medeiros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anteneh Gebregiorgis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465401" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511410v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Coulie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651758" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266853v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Stamenkovic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Sanchez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS52668.2021.9417056" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03035780v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159709" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504288v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250726" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504287v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M Mansour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250829" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504830v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081153" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02395325v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961278" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bazzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735057" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504847v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhou Wu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Rao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITC44170.2019.9000134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504849v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NVMTS47818.2019.9043369" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Muhr" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644780" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314659v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368572" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2018.8349684" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526089v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICICDT.2018.8399768" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788150v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2017.8106995" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788149v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Ngueya W." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGCAS.2017.33" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745666v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2017.7962594" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694471v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad M. Mansour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NORCHIP.2017.8124949" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463136v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463140v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435238v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve W. Ngueya" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434981v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onkaraiah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2016.7483892" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594142v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Krit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Coulie-Castellani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740553v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895519v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2015.7102501" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595709v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02031850v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742766v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Portal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745718v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytem Ayari" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2014.6962107" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Portal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804661v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562684" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745737v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727097" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895505v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2013.6562686" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745729v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745759v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NanoArch.2013.6623047" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895498v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548932" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827052v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006780v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2013.6577779" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840795v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erya y Deng" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier O Klein" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Querlioz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafin&#233; Ravelosona" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573578" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030953v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030884v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745351v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Klein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Querlioz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafine Ravelosona" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2765491.2765508" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895495v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025655v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391181v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergeret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daami" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacob" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benevent" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724674" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025653v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025644v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025647v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509464v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pulicani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goducheau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Degoirat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509530v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111316v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811210723_0015" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501910v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04855840v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371642v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03915766v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03504841v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03139646v3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>