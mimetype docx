--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -66,173 +66,550 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular behaviour and interactions of disordered translation factors from nanoscale to mesoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikayel Aznauryan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FCS XVI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Kolkata, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular behavior of disordered translation factor eIF4B: from monomers to oligomers and condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikayel Aznauryan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th International Workshop on “Single Molecule Spectroscopy and Super-resolution Microscopy”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disorder, assembly and function: the molecular behavior of disordered translation factors across multifaceted self-association landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikayel Aznauryan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th MOSBRI Scientific Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing the disorder in translation initiation machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikayel Aznauryan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ML4NGP workshop on Single-Molecule FRET of Non-globular proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering the dynamics of intrinsically disordered proteins and their interactions with nucleic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikayel Aznauryan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Emerging Trends in Chemistry Conference (NewTrendsChem-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Yerevan, Armenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disordered regions of human eIF4B orchestrate a dynamic self-association landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bikash Chandra Swain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -242,91 +619,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SINGLE-MOLECULE SPECTROSCOPY OF PROTEIN AND NUCLEIC ACID CONFORMATIONAL DYNAMICS AND INTERACTIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikayel Aznauryan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Universite de Bordeaux, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05506802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -336,532 +713,532 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disordered regions of human eIF4B orchestrate a dynamic self-association landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bikash Chandra Swain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.8766. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-53136-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of G-Quadruplex Formation under Molecular Crowding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikayel Aznauryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Birkedal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (46), pp.10354-10360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c02453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand Binding to Dynamically Populated G‐Quadruplex DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikayel Aznauryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Louise Noer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐louis Mergny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐paule Teulade-Fichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (10), pp.1811-1817. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202000792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct view of the complex multi-pathway folding of telomeric G-quadruplexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikayel Aznauryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siri Søndergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Noer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Schiøtt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Birkedal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (22), pp.11024-11032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkw1010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1008,51 +1385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Chandra Swain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sarkis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05506802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikayel Aznauryan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506692v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53136-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Birkedal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02453" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Louise Noer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pedersen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mergny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000792" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri S&#248;ndergaard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Noer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Schi&#248;tt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikayel Aznauryan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591193v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Chandra Swain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Sarkis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05506802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506692v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53136-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Birkedal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02453" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Louise Noer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pedersen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Mergny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202000792" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siri S&#248;ndergaard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Noer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Schi&#248;tt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>