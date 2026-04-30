--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -314,173 +314,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les parisiens à l'aquarium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gisèle Séginger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nature à Paris au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, p. 37-46, 2023, 9782759237210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04376957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flaubert et les spinozismes du 19ᵉ siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Azoulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Dufour et Gisèle Séginger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flaubert dans son siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, p. 131-143, 2023, 979037029768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04376953v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04376957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mer ou la naissance de la liberté</w:t>
               </w:r>
@@ -1152,246 +1152,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01961500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'imaginaire religieux dans la controverse sur la génération spontanée (Pouchet-Pasteur)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Dahan-Gaida, Christine Maillard, Gisèle Séginger et Laurence Talairach-Vielmas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, p. 175-192, 2017, 978-2-7351-2383-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01628794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le bonheur peut y tenir&amp;quot; : conceptions du bonheur dans L'Éducation sentimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Azoulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Glaudes et Éléonore Reverzy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relire L'Éducation sentimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 297-314, 2017, 9782406074588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notices : Animaux, Animaux fantastiques, Bals, Boileau, Brunetière (Ferdinand), Dernière heure (La), Dévouement, Domestiques (les), Érotisme, Étude sur Rabelais, Fanatisme, Festin, Fétichisme, Fratricide, Héraclite, Idéal, Idée, Keepsake, Luxure, Marc-Aurèle, Mariage, Mère, Montaigne, Nabuchodonosor, Œil, Panthéisme, Pétrone, Phallus, Quidquid volueris, Rêve d’enfer, Rêve et la vie (Le), Spiritualisme, Stoïcisme, Taureau, Temporalité, Voir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Azoulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gisèle Séginger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Flaubert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, 2017, 9782745349033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02274409v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01628794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2095,174 +2095,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le panthéisme dans Bouvard et Pécuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Flaubert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bouvard et Pécuchet, roman et savoirs : l'édition électronique intégrale des manuscrits, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'oeil hors de la tête&amp;quot; : savoir voir chez Flaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Azoulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Savoir voir, 8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aes.1035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/aes.1035⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01512317v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01468006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière vivante&amp;quot; : le discours naturaliste sur la phosphorescence de la mer au XIXe siècle</w:t>
               </w:r>
@@ -3182,165 +3182,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saper les bases de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Familles et relations familiales chez Flaubert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juliette Azoulai et Florence Pellegrini, Jun 2023, Paris ENS Ulm, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04376973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imaginaires urbains/imaginaires marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Azoulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toute la mer va vers la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Juliette Azoulai, Apr 2023, Paris Institut océanographique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04376969v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04376973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génération spontanée, un thème romantique sous le Second Empire</w:t>
               </w:r>
@@ -3731,51 +3731,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B208B5F"/>
+    <w:nsid w:val="995C1230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3962,51 +3962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/azoulai-juliette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3411-7162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166490962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400045479" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://julietteazoulai.wordpress.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302973v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azoulai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476189v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/fileadmin/Fichiers/LISAA/LISAA_editeur/Savoirs_en_texte/Metamorphoses/Azoulai-Metamorphoses.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/ouvrages-parus-dans-la-collection-savoirs-en-texte/a1f358194b83e0fe576f3a2321647255/?tx_sfbooks_book%5Bbook%5D=157&amp;amp;tx_sfbooks_book%5BsinglePageId%5D=1049&amp;amp;tx_sfbooks_book%5Baction%5D=show&amp;amp;tx_sfbooks_book%5Bcontroller%5D=Book" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004385160_022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18516-1.p.0229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05505468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15apu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philippot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18516-1.p.0013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegrini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4760" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.2209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.1035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2017.444.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le S&#233;ginger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Fayolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/ouvrages-parus-dans-la-collection-savoirs-en-texte/f3f30a825f2c641e7ecbb8c0ad69eff5/?tx_sfbooks_book%5Bbook%5D=253&amp;amp;tx_sfbooks_book%5BsinglePageId%5D=1049&amp;amp;tx_sfbooks_book%5Baction%5D=show&amp;amp;tx_sfbooks_book%5Bcontroller%5D=Book" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Percheron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Husti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/azoulai-juliette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3411-7162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166490962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400045479" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://julietteazoulai.wordpress.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302973v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azoulai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476189v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/fileadmin/Fichiers/LISAA/LISAA_editeur/Savoirs_en_texte/Metamorphoses/Azoulai-Metamorphoses.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/ouvrages-parus-dans-la-collection-savoirs-en-texte/a1f358194b83e0fe576f3a2321647255/?tx_sfbooks_book%5Bbook%5D=157&amp;amp;tx_sfbooks_book%5BsinglePageId%5D=1049&amp;amp;tx_sfbooks_book%5Baction%5D=show&amp;amp;tx_sfbooks_book%5Bcontroller%5D=Book" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004385160_022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628794v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18516-1.p.0229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05505468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15apu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philippot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18516-1.p.0013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegrini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4760" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.2209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.1035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2017.444.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le S&#233;ginger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Fayolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/ouvrages-parus-dans-la-collection-savoirs-en-texte/f3f30a825f2c641e7ecbb8c0ad69eff5/?tx_sfbooks_book%5Bbook%5D=253&amp;amp;tx_sfbooks_book%5BsinglePageId%5D=1049&amp;amp;tx_sfbooks_book%5Baction%5D=show&amp;amp;tx_sfbooks_book%5Bcontroller%5D=Book" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Percheron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Husti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>