--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -606,186 +606,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03476189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flaubert dansomane : scènes de bal des années 1840</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juliette Azoulai et Gisèle Séginger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flaubert, histoire et étude de moeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.125-138, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Métamorphoses et biologie marine chez Michelet et Richepin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Azoulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juliette Azoulai, Azélie Fayolle, Gisèle Séginger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métamorphoses : entre fiction et notion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratoire LISAA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-173, 2019, Savoirs en texte, 978-2-9566480-5-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratoire LISAA</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02194013v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02378275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Existences d’huître” : un imaginaire conchyliologique au 19e siècle</w:t>
               </w:r>
@@ -1152,246 +1152,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01961500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le bonheur peut y tenir&amp;quot; : conceptions du bonheur dans L'Éducation sentimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Glaudes et Éléonore Reverzy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relire L'Éducation sentimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 297-314, 2017, 9782406074588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01817434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices : Animaux, Animaux fantastiques, Bals, Boileau, Brunetière (Ferdinand), Dernière heure (La), Dévouement, Domestiques (les), Érotisme, Étude sur Rabelais, Fanatisme, Festin, Fétichisme, Fratricide, Héraclite, Idéal, Idée, Keepsake, Luxure, Marc-Aurèle, Mariage, Mère, Montaigne, Nabuchodonosor, Œil, Panthéisme, Pétrone, Phallus, Quidquid volueris, Rêve d’enfer, Rêve et la vie (Le), Spiritualisme, Stoïcisme, Taureau, Temporalité, Voir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gisèle Séginger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Flaubert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, 2017, 9782745349033</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02274409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire religieux dans la controverse sur la génération spontanée (Pouchet-Pasteur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Azoulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Dahan-Gaida, Christine Maillard, Gisèle Séginger et Laurence Talairach-Vielmas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, p. 175-192, 2017, 978-2-7351-2383-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01628794v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-02274409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1719,187 +1719,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04507264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Mer de Michelet. Une genèse de la peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Le surplus par la perte. Représentations et physicalité de l’excédent de peau non intentionnel, 10, 220-238. URL : https://lapeaulogie.fr/article/mer-michelet/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04379106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : «l’insociable sociabilité» flaubertienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Azoulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, L’insociable sociabilité, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/flaubert.4760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04163864v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04379106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphoses pubertaires (Goncourt, Zola)</w:t>
               </w:r>
@@ -2095,174 +2095,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'oeil hors de la tête&amp;quot; : savoir voir chez Flaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts et Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Savoir voir, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aes.1035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le panthéisme dans Bouvard et Pécuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Azoulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Flaubert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bouvard et Pécuchet, roman et savoirs : l'édition électronique intégrale des manuscrits, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01468006v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01512317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière vivante&amp;quot; : le discours naturaliste sur la phosphorescence de la mer au XIXe siècle</w:t>
               </w:r>
@@ -3182,165 +3182,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imaginaires urbains/imaginaires marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toute la mer va vers la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juliette Azoulai, Apr 2023, Paris Institut océanographique, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04376969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saper les bases de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Azoulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles et relations familiales chez Flaubert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Juliette Azoulai et Florence Pellegrini, Jun 2023, Paris ENS Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04376973v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04376969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génération spontanée, un thème romantique sous le Second Empire</w:t>
               </w:r>
@@ -3731,51 +3731,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="995C1230"/>
+    <w:nsid w:val="18162951"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3962,51 +3962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/azoulai-juliette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3411-7162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166490962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400045479" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://julietteazoulai.wordpress.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302973v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azoulai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476189v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/fileadmin/Fichiers/LISAA/LISAA_editeur/Savoirs_en_texte/Metamorphoses/Azoulai-Metamorphoses.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/ouvrages-parus-dans-la-collection-savoirs-en-texte/a1f358194b83e0fe576f3a2321647255/?tx_sfbooks_book%5Bbook%5D=157&amp;amp;tx_sfbooks_book%5BsinglePageId%5D=1049&amp;amp;tx_sfbooks_book%5Baction%5D=show&amp;amp;tx_sfbooks_book%5Bcontroller%5D=Book" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004385160_022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628794v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18516-1.p.0229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05505468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15apu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philippot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18516-1.p.0013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegrini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4760" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.2209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.1035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2017.444.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le S&#233;ginger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Fayolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/ouvrages-parus-dans-la-collection-savoirs-en-texte/f3f30a825f2c641e7ecbb8c0ad69eff5/?tx_sfbooks_book%5Bbook%5D=253&amp;amp;tx_sfbooks_book%5BsinglePageId%5D=1049&amp;amp;tx_sfbooks_book%5Baction%5D=show&amp;amp;tx_sfbooks_book%5Bcontroller%5D=Book" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Percheron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Husti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/azoulai-juliette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3411-7162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166490962" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400045479" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://julietteazoulai.wordpress.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302973v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azoulai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376957v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476189v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/fileadmin/Fichiers/LISAA/LISAA_editeur/Savoirs_en_texte/Metamorphoses/Azoulai-Metamorphoses.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065868v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/ouvrages-parus-dans-la-collection-savoirs-en-texte/a1f358194b83e0fe576f3a2321647255/?tx_sfbooks_book%5Bbook%5D=157&amp;amp;tx_sfbooks_book%5BsinglePageId%5D=1049&amp;amp;tx_sfbooks_book%5Baction%5D=show&amp;amp;tx_sfbooks_book%5Bcontroller%5D=Book" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004385160_022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18516-1.p.0229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05505468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15apu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Philippot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18516-1.p.0013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04379106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pellegrini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4760" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02141627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.2209" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.1035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2017.444.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341857v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283720v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01341859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302992v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le S&#233;ginger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Fayolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lisaa.u-pem.fr/le-lisaa-editeur/ouvrages-parus-dans-la-collection-savoirs-en-texte/f3f30a825f2c641e7ecbb8c0ad69eff5/?tx_sfbooks_book%5Bbook%5D=253&amp;amp;tx_sfbooks_book%5BsinglePageId%5D=1049&amp;amp;tx_sfbooks_book%5Baction%5D=show&amp;amp;tx_sfbooks_book%5Bcontroller%5D=Book" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Percheron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Husti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304946v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>