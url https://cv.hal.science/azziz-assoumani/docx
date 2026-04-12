--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -234,291 +234,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nation-wide monitoring campaign of 49 biocides and surfactants in surface waters and wastewaters</w:t>
+                <w:t xml:space="preserve">Prediction of the accumulation behavior of pesticides in PDMS-coated stir bars used as passive samplers in freshwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Assoumani</w:t>
+                <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lestremau</w:t>
+                <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ferret</w:t>
+                <w:t xml:space="preserve">Céline Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lepot</w:t>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Gall</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 954, pp.176624. </w:t>
+              <w:t xml:space="preserve">, 2024, 910, pp.168630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723860v1</w:t>
+                <w:t xml:space="preserve">ineris-04315788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the accumulation behavior of pesticides in PDMS-coated stir bars used as passive samplers in freshwaters</w:t>
+                <w:t xml:space="preserve">Nation-wide monitoring campaign of 49 biocides and surfactants in surface waters and wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azziz Assoumani</w:t>
+                <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Margoum</w:t>
+                <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Guillemain</w:t>
+                <w:t xml:space="preserve">C. Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Renard</w:t>
+                <w:t xml:space="preserve">B. Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Coquery</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 910, pp.168630. </w:t>
+              <w:t xml:space="preserve">, 2024, 954, pp.176624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-04315788v1</w:t>
+                <w:t xml:space="preserve">hal-04723860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per- and polyfluoroalkyl substances (PFAS) in surface sediments: Occurrence, patterns, spatial distribution and contribution of unattributed precursors in French aquatic environments</w:t>
               </w:r>
@@ -530,64 +530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Macorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -807,64 +807,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadreza Kamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh-Khoa Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 446, Part 3, pp.137114. </w:t>
@@ -941,64 +941,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Fieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.123220. </w:t>
@@ -1062,64 +1062,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1205,51 +1205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit J. D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1313,77 +1313,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of silicone rubber rods as passive samplers for pesticides at two different flow velocities: Modeling of sampling rates under water boundary layer and polymer control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir El Moujahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1434,51 +1434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do PDMS-coated stir bars used as passive samplers integrate concentration peaks of pesticides in freshwater?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1486,51 +1486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (8), pp.6844-6852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1564,64 +1564,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field application of passive SBSE for the monitoring of pesticides in surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Liger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1688,304 +1688,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of passive stir bar sorptive extraction as a simple integrative sampling technique of pesticides in freshwaters: determination of sampling rates and lag-phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Use of experimental designs for the optimization of stir bar sorptive extraction coupled to GC-MS/MS and comprehensive validation for the quantification of pesticides in freshwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2014.01.063⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (11), p. 2559 - p. 2570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-014-7638-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996976v1</w:t>
+                <w:t xml:space="preserve">hal-00996886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of experimental designs for the optimization of stir bar sorptive extraction coupled to GC-MS/MS and comprehensive validation for the quantification of pesticides in freshwaters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Use of passive stir bar sorptive extraction as a simple integrative sampling technique of pesticides in freshwaters: determination of sampling rates and lag-phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chataing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 406 (11), p. 2559 - p. 2570. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1333, p. 1 - p. 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-014-7638-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2014.01.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996886v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydimethylsiloxane Rods for the Passive Sampling of Pesticides in Surface Waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2075,51 +2075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ application of stir bar sorptive extraction as a passive sampling technique for the monitoring of agricultural pesticides in surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2127,51 +2127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 463-464, p. 829 - p. 835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2205,77 +2205,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and in situ application of stir bar sorptive extraction for the determination of agricultural pesticides in surface water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2414,51 +2414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Aït-Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienne, Austria</w:t>
@@ -2606,320 +2606,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nation-Wide Monitoring Campaign of 53 Contaminants of Emergent Concern in Surface Waters and Sediment (EMNAT 2018): Occurrence and PNEC Exceedance Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A nation-wide monitoring campaign of 53 contaminants of emergent concern in surface waters and sediments (EMNAT 2018): occurrence and PNEC exceedance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Lestremeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Salomon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t>
+              <w:t xml:space="preserve">SETAC Europe 31st annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03273938v1</w:t>
+                <w:t xml:space="preserve">hal-03816067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nation-wide monitoring campaign of 53 contaminants of emergent concern in surface waters and sediments (EMNAT 2018): occurrence and PNEC exceedance evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nation-Wide Monitoring Campaign of 53 Contaminants of Emergent Concern in Surface Waters and Sediment (EMNAT 2018): Occurrence and PNEC Exceedance Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lestremeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+                <w:t xml:space="preserve">Morgane Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 31st annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">31. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816067v1</w:t>
+                <w:t xml:space="preserve">ineris-03273938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of 53 contaminants of emergent concern: occurrence in effluents, sludges, and surface waters upstream and downstream of 7 wastewater treatment plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2987,77 +2987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nation-wide monitoring campaign of 53 contaminants of emergent concern in surface waters and sediments (EMNAT 2018): occurrence and PNEC exceedance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3151,51 +3151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3285,51 +3285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Boubetra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International proficiency testing conference (PT-conf 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Oradea, Romania. pp.49-56</w:t>
@@ -3384,77 +3384,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Randon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès francophone des sciences séparatives et des couplages de l'AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3492,90 +3492,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined impacts of experimental conditions on the accumulation kinetics of pesticides in PDMS-coated stir bars used as passive samplers in freshwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPSW2016 – International Passive Sampling Workshop and Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3594,70 +3594,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of passive samplers to monitor the chemical status of 6 French rivers</w:t>
+                <w:t xml:space="preserve">Is passive sampling suitable for monitoring the contamination of surface waters? Results for French rivers influenced by various anthropic pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,746 +3673,746 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science for the environment 2015, 3rd International Conference, environmental monitoring and assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Aarhus, Denmark. pp.1</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Geneva, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602000v1</w:t>
+                <w:t xml:space="preserve">hal-02602001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is passive sampling suitable for monitoring the contamination of surface waters? Results for French rivers influenced by various anthropic pressures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How to manage the development of new passive samplers to implement these tools in environmental monitoring programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Randon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Geneva, Switzerland. pp.1</w:t>
+              <w:t xml:space="preserve">EUROANALYSIS 2015, XVIIIth European Conference in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602001v1</w:t>
+                <w:t xml:space="preserve">hal-02602586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to manage the development of new passive samplers to implement these tools in environmental monitoring programs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la réponse de la passive SBSE face à des pics de contamination en pesticides dans les milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROANALYSIS 2015, XVIIIth European Conference in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.1</w:t>
+              <w:t xml:space="preserve">45e congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602586v1</w:t>
+                <w:t xml:space="preserve">hal-01294946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la réponse de la passive SBSE face à des pics de contamination en pesticides dans les milieux aquatiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Combination of passive samplers to monitor the chemical status of 6 French rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t>
+              <w:t xml:space="preserve">Science for the environment 2015, 3rd International Conference, environmental monitoring and assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Aarhus, Denmark. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294946v1</w:t>
+                <w:t xml:space="preserve">hal-02602000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined impacts of physical and chemical parameters on the accumulation rate of pesticides in SBSE stir bars used as passive samplers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The GAMMA project: Variability – diversity and Ecotoxicology in Gammarids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Pesticides and Related Organic Micropollutants in the Environment and 14th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Ioannina, Greece. pp.2</w:t>
+              <w:t xml:space="preserve">8th International Crustacean Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Frankfurt, Germany. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600207v1</w:t>
+                <w:t xml:space="preserve">hal-02600159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GAMMA project: Variability – diversity and Ecotoxicology in Gammarids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Combined impacts of physical and chemical parameters on the accumulation rate of pesticides in SBSE stir bars used as passive samplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Crustacean Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Frankfurt, Germany. pp.29</w:t>
+              <w:t xml:space="preserve">8th European Conference on Pesticides and Related Organic Micropollutants in the Environment and 14th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ioannina, Greece. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600159v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of active and passive sampling strategies for the monitoring of pesticide contamination in streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4450,90 +4450,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the response of passive SBSE towards concentration peaks of pesticides in freshwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European conference on pesticides and relatedorganic micropollutants in the environment &amp; 14th symposium on chemistry and fate of modern pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Ioannina, Greece. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4558,90 +4558,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d'échantillonnage des micropolluants organiques dans les milieux aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème rencontres du réseau mesures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Villeurbanne, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4666,51 +4666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of experimental conditions on the accumulation kinetics of pesticides into PDMS-coated stir bars and POCIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4718,51 +4718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Passive Sampling Workshop and Symposium (IPSW2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4787,77 +4787,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et application in situ de l’extraction sur barreau pour la quantification de pesticides agricoles dans les eaux de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4906,856 +4906,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and in situ application of stir bar sorptive extraction as a passive sampling technique for the monitoring of agricultural pesticides in natural waters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Développement et application in situ de l'extraction sur barreau pour la quantification de pesticides agricoles dans les eaux de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chataing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Pesticides and Related Organic Micropollutants in the Environment - 13th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal. pp.2</w:t>
+              <w:t xml:space="preserve">42eme congrès du groupe français des pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poitiers, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598179v1</w:t>
+                <w:t xml:space="preserve">hal-01355197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et application in situ de l'extraction sur barreau pour la quantification de pesticides agricoles dans les eaux de surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development and in situ application of stir bar sorptive extraction as a passive sampling technique for the monitoring of agricultural pesticides in natural waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42eme congrès du groupe français des pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Poitiers, France. 6 p</w:t>
+              <w:t xml:space="preserve">7th European Conference on Pesticides and Related Organic Micropollutants in the Environment - 13th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355197v1</w:t>
+                <w:t xml:space="preserve">hal-02598179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of chemical and biological quality of rivers: relevance and validity of a range of in situ sampling methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+                <w:t xml:space="preserve">Développement et validation d'une méthode d'analyse de 9 pesticides dans les matrices aqueuses par SBSE-TD-GC-MS-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euraqua-PEER Scientific Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Montpellier, France. pp.20</w:t>
+              <w:t xml:space="preserve">9ème congrès francophone de l'AfSep sur les sciences séparatives et les couplages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Toulouse, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596339v1</w:t>
+                <w:t xml:space="preserve">hal-02595126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d'une méthode d'analyse de 9 pesticides dans les matrices aqueuses par SBSE-TD-GC-MS-MS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation of chemical and biological quality of rivers: relevance and validity of a range of in situ sampling methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème congrès francophone de l'AfSep sur les sciences séparatives et les couplages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Toulouse, France. pp.23</w:t>
+              <w:t xml:space="preserve">Euraqua-PEER Scientific Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Montpellier, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595126v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the in situ Stir Bar Sorptive Extraction as a passive sampling technique for the monitoring of agricultural pesticides in natural waters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Application in situ de l'extraction sur barreau pour le suivi de la contamination des eaux de surface par les pesticides agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Piacenza, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">41ème congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orléans, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595137v1</w:t>
+                <w:t xml:space="preserve">hal-02595134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of PDMS coated stir bars for the passive sampling of agricultural pesticides in surface waters : calibration and determination of lag times</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Application of the in situ Stir Bar Sorptive Extraction as a passive sampling technique for the monitoring of agricultural pesticides in natural waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Passive Sampling Workshop and Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Krakow, Poland. pp.1</w:t>
+              <w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Piacenza, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595135v1</w:t>
+                <w:t xml:space="preserve">hal-02595137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application in situ de l'extraction sur barreau pour le suivi de la contamination des eaux de surface par les pesticides agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Use of PDMS coated stir bars for the passive sampling of agricultural pesticides in surface waters : calibration and determination of lag times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chataing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orléans, France. pp.1</w:t>
+              <w:t xml:space="preserve">4th International Passive Sampling Workshop and Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Krakow, Poland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595134v1</w:t>
+                <w:t xml:space="preserve">hal-02595135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5812,64 +5812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Aït-Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 35th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Vienne, Austria. 2025</w:t>
@@ -5898,77 +5898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nation-wide monitoring of 53 contaminants of emergent concern in surface waters and sediment (EMNAT 2018): occurrence and PNEC exceedance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,77 +6023,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative composite silicone-based passive sampler to study the transfer of polar and apolar pollutants in surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Randon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6161,64 +6161,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two experimental systems for the calibration of passive SBSE (Stir Bar Sorptive Extraction) for 16 pesticides in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6269,77 +6269,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two experimental systems for the calibration of passive SBSE for 16 pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. El Moujahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6407,77 +6407,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. El Moujahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV Symposium on pesticide chemistry "environmental risk assessment and management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Piacenza, Italy. pp.1, 2015</w:t>
@@ -6532,64 +6532,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Pesticides and Related Organic Micropollutants in the Environment and 14th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Ioannina, Greece. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6640,51 +6640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chamblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6765,51 +6765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6864,103 +6864,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et application in situ de l’extraction sur barreau en tant que technique d’échantillonnage passif pour la quantification de pesticides dans les eaux de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès SEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7011,64 +7011,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Orléans, France. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7093,51 +7093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between in situ Stir Bar Sorptive Extraction and the Polar Organic Chemical Integrative Sampler for the passive sampling of agricultural pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7263,64 +7263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la pollution chimique des eaux de surface françaises : Quels enseignements tirer de la première décennie de surveillance au titre de la directive cadre sur l’eau (2009-2020) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Blard-Zakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7364,51 +7364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation expérimentale de la robustesse des étalonnages d’échantillonneurs passifs POCIS et passive SBSE pour les pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Byers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7508,51 +7508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. El Moujahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7613,51 +7613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7711,51 +7711,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption des perturbateurs endocriniens lors de la potabilisation : Développement d'une méthodologie d'obtention des paramètres d'équilibre et cinétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie analytique. Université de Rennes 1, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7951,51 +7951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Tisler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Zweigle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kregler Gotil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Finckh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c06876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04723860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176624" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04315788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Assoumani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168630" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macorps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162493" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04011095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levesque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoughit Lahssini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Magnan de Bornier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.2c00545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Feijoo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Kamali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh-Khoa Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.137114" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123220" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J. D. Ferrari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00416-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Moujahid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6715-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3590-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chataing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.01.063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7638-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Margoum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Herbreteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Faure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w5031366" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lissalde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.06.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voiland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04556760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ghestem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salomon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lepot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Constantin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ziegler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tirard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Boubetra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrose" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dherret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602001v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602586v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmantier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598179v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355197v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596339v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salomon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Margoum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Moujahid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602018v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600211v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chamblas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbreteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595136v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05335171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Staub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blard-Zakar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Byers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/tel-02915048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Tisler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Zweigle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kregler Gotil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Finckh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c06876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04315788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Assoumani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168630" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04723860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176624" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macorps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162493" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04011095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levesque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoughit Lahssini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Magnan de Bornier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.2c00545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Feijoo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Kamali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh-Khoa Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.137114" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123220" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J. D. Ferrari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00416-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Moujahid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6715-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3590-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996886v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7638-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chataing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.01.063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Margoum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Herbreteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Faure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w5031366" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lissalde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.06.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voiland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04556760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ghestem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816067v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salomon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lepot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Constantin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ziegler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tirard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Boubetra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrose" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dherret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602586v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294946v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmantier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600207v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355197v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595126v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595134v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595135v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salomon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Margoum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Moujahid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602018v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600211v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chamblas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbreteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595136v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05335171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Staub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blard-Zakar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Byers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/tel-02915048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>