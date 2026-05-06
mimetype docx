--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -3719,273 +3719,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to manage the development of new passive samplers to implement these tools in environmental monitoring programs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la réponse de la passive SBSE face à des pics de contamination en pesticides dans les milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROANALYSIS 2015, XVIIIth European Conference in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.1</w:t>
+              <w:t xml:space="preserve">45e congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602586v1</w:t>
+                <w:t xml:space="preserve">hal-01294946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la réponse de la passive SBSE face à des pics de contamination en pesticides dans les milieux aquatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to manage the development of new passive samplers to implement these tools in environmental monitoring programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Randon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t>
+              <w:t xml:space="preserve">EUROANALYSIS 2015, XVIIIth European Conference in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294946v1</w:t>
+                <w:t xml:space="preserve">hal-02602586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of passive samplers to monitor the chemical status of 6 French rivers</w:t>
               </w:r>
@@ -4431,256 +4431,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the response of passive SBSE towards concentration peaks of pesticides in freshwater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies d'échantillonnage des micropolluants organiques dans les milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assoumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European conference on pesticides and relatedorganic micropollutants in the environment &amp; 14th symposium on chemistry and fate of modern pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Ioannina, Greece. pp.2</w:t>
+              <w:t xml:space="preserve">7ème rencontres du réseau mesures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Villeurbanne, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600892v1</w:t>
+                <w:t xml:space="preserve">hal-02600372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'échantillonnage des micropolluants organiques dans les milieux aquatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the response of passive SBSE towards concentration peaks of pesticides in freshwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Margoum</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème rencontres du réseau mesures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Villeurbanne, France. pp.28</w:t>
+              <w:t xml:space="preserve">8th European conference on pesticides and relatedorganic micropollutants in the environment &amp; 14th symposium on chemistry and fate of modern pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ioannina, Greece. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600372v1</w:t>
+                <w:t xml:space="preserve">hal-02600892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of experimental conditions on the accumulation kinetics of pesticides into PDMS-coated stir bars and POCIS</w:t>
               </w:r>
@@ -5385,159 +5385,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application in situ de l'extraction sur barreau pour le suivi de la contamination des eaux de surface par les pesticides agricoles</w:t>
+                <w:t xml:space="preserve">Application of the in situ Stir Bar Sorptive Extraction as a passive sampling technique for the monitoring of agricultural pesticides in natural waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orléans, France. pp.1</w:t>
+              <w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Piacenza, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595134v1</w:t>
+                <w:t xml:space="preserve">hal-02595137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the in situ Stir Bar Sorptive Extraction as a passive sampling technique for the monitoring of agricultural pesticides in natural waters</w:t>
+                <w:t xml:space="preserve">Use of PDMS coated stir bars for the passive sampling of agricultural pesticides in surface waters : calibration and determination of lag times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
@@ -5568,194 +5581,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Piacenza, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">4th International Passive Sampling Workshop and Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Krakow, Poland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595137v1</w:t>
+                <w:t xml:space="preserve">hal-02595135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of PDMS coated stir bars for the passive sampling of agricultural pesticides in surface waters : calibration and determination of lag times</w:t>
+                <w:t xml:space="preserve">Application in situ de l'extraction sur barreau pour le suivi de la contamination des eaux de surface par les pesticides agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Passive Sampling Workshop and Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Krakow, Poland. pp.1</w:t>
+              <w:t xml:space="preserve">41ème congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orléans, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595135v1</w:t>
+                <w:t xml:space="preserve">hal-02595134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7463,237 +7463,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser l'étalonnage en laboratoire pour l’échantillonnage passif des substances hydrophobes. Conception et mise en oeuvre d’un système d’étalonnage pour les pesticides hydrophobes</w:t>
+                <w:t xml:space="preserve">Améliorer les connaissances sur l’applicabilité in situ des outils d’échantillonnage passif en milieu continental. Détection des pics de contamination en pesticides par la passive SBSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Martin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.45</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605331v1</w:t>
+                <w:t xml:space="preserve">hal-02605330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer les connaissances sur l’applicabilité in situ des outils d’échantillonnage passif en milieu continental. Détection des pics de contamination en pesticides par la passive SBSE</w:t>
+                <w:t xml:space="preserve">Optimiser l'étalonnage en laboratoire pour l’échantillonnage passif des substances hydrophobes. Conception et mise en oeuvre d’un système d’étalonnage pour les pesticides hydrophobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Guillemain</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. El Moujahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.48</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605330v1</w:t>
+                <w:t xml:space="preserve">hal-02605331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7951,51 +7951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Tisler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Zweigle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kregler Gotil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Finckh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c06876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04315788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Assoumani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168630" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04723860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176624" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macorps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162493" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04011095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levesque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoughit Lahssini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Magnan de Bornier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.2c00545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Feijoo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Kamali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh-Khoa Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.137114" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123220" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J. D. Ferrari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00416-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Moujahid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6715-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3590-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996886v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7638-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chataing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.01.063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Margoum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Herbreteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Faure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w5031366" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lissalde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.06.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voiland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04556760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ghestem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816067v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salomon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lepot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Constantin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ziegler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tirard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Boubetra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrose" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dherret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602586v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294946v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmantier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600207v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355197v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595126v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595134v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595135v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salomon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Margoum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Moujahid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602018v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600211v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chamblas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbreteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595136v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05335171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Staub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blard-Zakar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Byers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/tel-02915048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Tisler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Zweigle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kregler Gotil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Finckh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c06876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04315788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Assoumani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168630" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04723860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176624" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macorps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162493" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04011095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levesque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoughit Lahssini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Magnan de Bornier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.2c00545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Feijoo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Kamali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh-Khoa Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.137114" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123220" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J. D. Ferrari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00416-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Moujahid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6715-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3590-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996886v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7638-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chataing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.01.063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Margoum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Herbreteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Faure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w5031366" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lissalde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.06.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voiland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04556760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ghestem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816067v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salomon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lepot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Constantin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ziegler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tirard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Boubetra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrose" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dherret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602586v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmantier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600207v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355197v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595126v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salomon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Margoum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Moujahid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602018v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600211v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chamblas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbreteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595136v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05335171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Staub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blard-Zakar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Byers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605330v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/tel-02915048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>