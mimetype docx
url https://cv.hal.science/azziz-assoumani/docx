--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1688,274 +1688,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of experimental designs for the optimization of stir bar sorptive extraction coupled to GC-MS/MS and comprehensive validation for the quantification of pesticides in freshwaters</w:t>
+                <w:t xml:space="preserve">Use of passive stir bar sorptive extraction as a simple integrative sampling technique of pesticides in freshwaters: determination of sampling rates and lag-phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-014-7638-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1333, p. 1 - p. 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2014.01.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996886v1</w:t>
+                <w:t xml:space="preserve">hal-00996976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of passive stir bar sorptive extraction as a simple integrative sampling technique of pesticides in freshwaters: determination of sampling rates and lag-phases</w:t>
+                <w:t xml:space="preserve">Use of experimental designs for the optimization of stir bar sorptive extraction coupled to GC-MS/MS and comprehensive validation for the quantification of pesticides in freshwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1333, p. 1 - p. 8. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 406 (11), p. 2559 - p. 2570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2014.01.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-014-7638-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996976v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydimethylsiloxane Rods for the Passive Sampling of Pesticides in Surface Waters</w:t>
               </w:r>
@@ -2231,51 +2231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,320 +2606,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nation-wide monitoring campaign of 53 contaminants of emergent concern in surface waters and sediments (EMNAT 2018): occurrence and PNEC exceedance evaluation</w:t>
+                <w:t xml:space="preserve">Nation-Wide Monitoring Campaign of 53 Contaminants of Emergent Concern in Surface Waters and Sediment (EMNAT 2018): Occurrence and PNEC Exceedance Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lestremau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lestremeau</w:t>
+                <w:t xml:space="preserve">Céline Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ferret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+                <w:t xml:space="preserve">Morgane Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 31st annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">31. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816067v1</w:t>
+                <w:t xml:space="preserve">ineris-03273938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nation-Wide Monitoring Campaign of 53 Contaminants of Emergent Concern in Surface Waters and Sediment (EMNAT 2018): Occurrence and PNEC Exceedance Evaluation</w:t>
+                <w:t xml:space="preserve">A nation-wide monitoring campaign of 53 contaminants of emergent concern in surface waters and sediments (EMNAT 2018): occurrence and PNEC exceedance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Salomon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Belgium</w:t>
+              <w:t xml:space="preserve">SETAC Europe 31st annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03273938v1</w:t>
+                <w:t xml:space="preserve">hal-03816067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of 53 contaminants of emergent concern: occurrence in effluents, sludges, and surface waters upstream and downstream of 7 wastewater treatment plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lestremeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3000,64 +3000,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nation-wide monitoring campaign of 53 contaminants of emergent concern in surface waters and sediments (EMNAT 2018): occurrence and PNEC exceedance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3594,51 +3594,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is passive sampling suitable for monitoring the contamination of surface waters? Results for French rivers influenced by various anthropic pressures</w:t>
+                <w:t xml:space="preserve">Combination of passive samplers to monitor the chemical status of 6 French rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
@@ -3673,677 +3673,677 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Geneva, Switzerland. pp.1</w:t>
+              <w:t xml:space="preserve">Science for the environment 2015, 3rd International Conference, environmental monitoring and assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Aarhus, Denmark. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602001v1</w:t>
+                <w:t xml:space="preserve">hal-02602000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la réponse de la passive SBSE face à des pics de contamination en pesticides dans les milieux aquatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to manage the development of new passive samplers to implement these tools in environmental monitoring programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Randon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t>
+              <w:t xml:space="preserve">EUROANALYSIS 2015, XVIIIth European Conference in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294946v1</w:t>
+                <w:t xml:space="preserve">hal-02602586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to manage the development of new passive samplers to implement these tools in environmental monitoring programs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Martin</w:t>
+                <w:t xml:space="preserve">Is passive sampling suitable for monitoring the contamination of surface waters? Results for French rivers influenced by various anthropic pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dherret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROANALYSIS 2015, XVIIIth European Conference in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.1</w:t>
+              <w:t xml:space="preserve">9th Symposium for European Freshwater Sciences 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Geneva, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602586v1</w:t>
+                <w:t xml:space="preserve">hal-02602001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of passive samplers to monitor the chemical status of 6 French rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Larrose</w:t>
+                <w:t xml:space="preserve">Evaluation de la réponse de la passive SBSE face à des pics de contamination en pesticides dans les milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science for the environment 2015, 3rd International Conference, environmental monitoring and assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Aarhus, Denmark. pp.1</w:t>
+              <w:t xml:space="preserve">45e congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602000v1</w:t>
+                <w:t xml:space="preserve">hal-01294946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GAMMA project: Variability – diversity and Ecotoxicology in Gammarids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined impacts of physical and chemical parameters on the accumulation rate of pesticides in SBSE stir bars used as passive samplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Charron</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Crustacean Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Frankfurt, Germany. pp.29</w:t>
+              <w:t xml:space="preserve">8th European Conference on Pesticides and Related Organic Micropollutants in the Environment and 14th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ioannina, Greece. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600159v1</w:t>
+                <w:t xml:space="preserve">hal-02600207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined impacts of physical and chemical parameters on the accumulation rate of pesticides in SBSE stir bars used as passive samplers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GAMMA project: Variability – diversity and Ecotoxicology in Gammarids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Guillemain</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Pesticides and Related Organic Micropollutants in the Environment and 14th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Ioannina, Greece. pp.2</w:t>
+              <w:t xml:space="preserve">8th International Crustacean Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Frankfurt, Germany. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600207v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of active and passive sampling strategies for the monitoring of pesticide contamination in streams</w:t>
               </w:r>
@@ -4431,256 +4431,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d'échantillonnage des micropolluants organiques dans les milieux aquatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the response of passive SBSE towards concentration peaks of pesticides in freshwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Margoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Margoum</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème rencontres du réseau mesures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Villeurbanne, France. pp.28</w:t>
+              <w:t xml:space="preserve">8th European conference on pesticides and relatedorganic micropollutants in the environment &amp; 14th symposium on chemistry and fate of modern pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ioannina, Greece. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600372v1</w:t>
+                <w:t xml:space="preserve">hal-02600892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the response of passive SBSE towards concentration peaks of pesticides in freshwater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégies d'échantillonnage des micropolluants organiques dans les milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assoumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European conference on pesticides and relatedorganic micropollutants in the environment &amp; 14th symposium on chemistry and fate of modern pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Ioannina, Greece. pp.2</w:t>
+              <w:t xml:space="preserve">7ème rencontres du réseau mesures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Villeurbanne, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600892v1</w:t>
+                <w:t xml:space="preserve">hal-02600372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of experimental conditions on the accumulation kinetics of pesticides into PDMS-coated stir bars and POCIS</w:t>
               </w:r>
@@ -4813,51 +4813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4906,856 +4906,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et application in situ de l'extraction sur barreau pour la quantification de pesticides agricoles dans les eaux de surface</w:t>
+                <w:t xml:space="preserve">Development and in situ application of stir bar sorptive extraction as a passive sampling technique for the monitoring of agricultural pesticides in natural waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42eme congrès du groupe français des pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Poitiers, France. 6 p</w:t>
+              <w:t xml:space="preserve">7th European Conference on Pesticides and Related Organic Micropollutants in the Environment - 13th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355197v1</w:t>
+                <w:t xml:space="preserve">hal-02598179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and in situ application of stir bar sorptive extraction as a passive sampling technique for the monitoring of agricultural pesticides in natural waters</w:t>
+                <w:t xml:space="preserve">Développement et application in situ de l'extraction sur barreau pour la quantification de pesticides agricoles dans les eaux de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chataing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Pesticides and Related Organic Micropollutants in the Environment - 13th Symposium on Chemistry and Fate of Modern Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Porto, Portugal. pp.2</w:t>
+              <w:t xml:space="preserve">42eme congrès du groupe français des pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Poitiers, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598179v1</w:t>
+                <w:t xml:space="preserve">hal-01355197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d'une méthode d'analyse de 9 pesticides dans les matrices aqueuses par SBSE-TD-GC-MS-MS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Guillemain</w:t>
+                <w:t xml:space="preserve">Evaluation of chemical and biological quality of rivers: relevance and validity of a range of in situ sampling methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Margoum</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème congrès francophone de l'AfSep sur les sciences séparatives et les couplages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Toulouse, France. pp.23</w:t>
+              <w:t xml:space="preserve">Euraqua-PEER Scientific Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Montpellier, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595126v1</w:t>
+                <w:t xml:space="preserve">hal-02596339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of chemical and biological quality of rivers: relevance and validity of a range of in situ sampling methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+                <w:t xml:space="preserve">Développement et validation d'une méthode d'analyse de 9 pesticides dans les matrices aqueuses par SBSE-TD-GC-MS-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euraqua-PEER Scientific Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Montpellier, France. pp.20</w:t>
+              <w:t xml:space="preserve">9ème congrès francophone de l'AfSep sur les sciences séparatives et les couplages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Toulouse, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596339v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the in situ Stir Bar Sorptive Extraction as a passive sampling technique for the monitoring of agricultural pesticides in natural waters</w:t>
+                <w:t xml:space="preserve">Application in situ de l'extraction sur barreau pour le suivi de la contamination des eaux de surface par les pesticides agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Piacenza, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">41ème congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Orléans, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595137v1</w:t>
+                <w:t xml:space="preserve">hal-02595134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of PDMS coated stir bars for the passive sampling of agricultural pesticides in surface waters : calibration and determination of lag times</w:t>
+                <w:t xml:space="preserve">Application of the in situ Stir Bar Sorptive Extraction as a passive sampling technique for the monitoring of agricultural pesticides in natural waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Passive Sampling Workshop and Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Krakow, Poland. pp.1</w:t>
+              <w:t xml:space="preserve">XIV Symposium in Pesticide Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Piacenza, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595135v1</w:t>
+                <w:t xml:space="preserve">hal-02595137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application in situ de l'extraction sur barreau pour le suivi de la contamination des eaux de surface par les pesticides agricoles</w:t>
+                <w:t xml:space="preserve">Use of PDMS coated stir bars for the passive sampling of agricultural pesticides in surface waters : calibration and determination of lag times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Orléans, France. pp.1</w:t>
+              <w:t xml:space="preserve">4th International Passive Sampling Workshop and Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Krakow, Poland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595134v1</w:t>
+                <w:t xml:space="preserve">hal-02595135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5911,64 +5911,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nation-wide monitoring of 53 contaminants of emergent concern in surface waters and sediment (EMNAT 2018): occurrence and PNEC exceedance evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lestremeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6295,51 +6295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. El Moujahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6890,51 +6890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chataing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7263,51 +7263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la pollution chimique des eaux de surface françaises : Quels enseignements tirer de la première décennie de surveillance au titre de la directive cadre sur l’eau (2009-2020) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Assoumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7463,237 +7463,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer les connaissances sur l’applicabilité in situ des outils d’échantillonnage passif en milieu continental. Détection des pics de contamination en pesticides par la passive SBSE</w:t>
+                <w:t xml:space="preserve">Optimiser l'étalonnage en laboratoire pour l’échantillonnage passif des substances hydrophobes. Conception et mise en oeuvre d’un système d’étalonnage pour les pesticides hydrophobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Guillemain</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. El Moujahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.48</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605330v1</w:t>
+                <w:t xml:space="preserve">hal-02605331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser l'étalonnage en laboratoire pour l’échantillonnage passif des substances hydrophobes. Conception et mise en oeuvre d’un système d’étalonnage pour les pesticides hydrophobes</w:t>
+                <w:t xml:space="preserve">Améliorer les connaissances sur l’applicabilité in situ des outils d’échantillonnage passif en milieu continental. Détection des pics de contamination en pesticides par la passive SBSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Martin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Assoumani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.45</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605331v1</w:t>
+                <w:t xml:space="preserve">hal-02605330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7951,51 +7951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Tisler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Zweigle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kregler Gotil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Finckh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c06876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04315788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Assoumani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168630" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04723860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176624" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macorps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162493" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04011095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levesque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoughit Lahssini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Magnan de Bornier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.2c00545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Feijoo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Kamali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh-Khoa Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.137114" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123220" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J. D. Ferrari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00416-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Moujahid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6715-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3590-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996886v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7638-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chataing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.01.063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Margoum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Herbreteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Faure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w5031366" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lissalde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.06.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voiland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04556760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ghestem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816067v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salomon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lepot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Constantin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ziegler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tirard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Boubetra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrose" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dherret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602586v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602000v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmantier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600207v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600892v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355197v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598179v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595126v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595137v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595135v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salomon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Margoum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Moujahid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602018v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600211v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chamblas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbreteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595136v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05335171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Staub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blard-Zakar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Byers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605330v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/tel-02915048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Tisler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Zweigle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kregler Gotil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Finckh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c06876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04315788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Assoumani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillemain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168630" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04723860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Assoumani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176624" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macorps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162493" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04011095v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lestremau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levesque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoughit Lahssini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Magnan de Bornier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurans" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.2c00545" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684109v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Feijoo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Kamali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh-Khoa Pham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.137114" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123220" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2021.122441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit J. D. Ferrari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00416-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Moujahid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4050" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lombard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6715-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3590-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chataing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2014.01.063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-7638-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Margoum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lassalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Herbreteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Faure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w5031366" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873137v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lissalde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.06.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871684v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Voiland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huynh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04556760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ghestem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lardy-Fontan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salomon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816067v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882133v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lepot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03273956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Constantin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ziegler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tirard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Boubetra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604962v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602000v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larrose" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dherret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602586v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602001v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmantier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Liger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598179v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355197v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596339v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bados" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595134v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595135v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05130713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salomon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Margoum" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Moujahid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602018v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600211v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chamblas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbreteau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599501v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595136v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05335171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Staub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blard-Zakar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605693v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Byers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Dreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/tel-02915048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>