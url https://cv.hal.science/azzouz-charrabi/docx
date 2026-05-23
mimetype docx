--- v1 (2026-03-30)
+++ v2 (2026-05-23)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393882v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spironolactone as a Potential New Treatment to Prevent Arrhythmias in Arrhythmogenic Cardiomyopathy Cell Model</w:t>
+                <w:t xml:space="preserve">Elevated Blood Pressure Occurs without Endothelial Dysfunction in a Rat Model of Pulmonary Emphysema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Reisqs</w:t>
+                <w:t xml:space="preserve">Elodie Desplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
+                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzouz Charrabi</w:t>
+                <w:t xml:space="preserve">Quentin Wynands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Delinière</w:t>
+                <w:t xml:space="preserve">Patrice Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Alburquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jpm13020335⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (16), pp.12609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241612609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995387v1</w:t>
+                <w:t xml:space="preserve">hal-04188767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevated Blood Pressure Occurs without Endothelial Dysfunction in a Rat Model of Pulmonary Emphysema</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spironolactone as a Potential New Treatment to Prevent Arrhythmias in Arrhythmogenic Cardiomyopathy Cell Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Edouard Grillet</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Reisqs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Wynands</w:t>
+                <w:t xml:space="preserve">Adrien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bideaux</w:t>
+                <w:t xml:space="preserve">Azzouz Charrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Alburquerque</w:t>
+                <w:t xml:space="preserve">Antoine Delinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (16), pp.12609. </w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms241612609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jpm13020335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188767v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized medicine in the dish to prevent calcium leak associated with short-coupled polymorphic ventricular tachycardia in patient-derived cardiomyocytes</w:t>
               </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Reiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzouz Charrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -789,64 +789,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPARγ pathway determines electrophysiological remodelling and arrhythmia risks in DSC2 arrhythmogenic cardiomyopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐baptiste Reisqs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzouz Charrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Sleiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Erceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzouz Charrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering DSC2 arrhythmogenic cardiomyopathy electrical instability: From ion channels to ECG and tailored drug therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐baptiste Reisqs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1230,51 +1230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Acimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Pribyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzouz Charrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (2), pp.662. </w:t>
@@ -1325,64 +1325,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary Supplementation with Silicon-Enriched Spirulina Improves Arterial Remodeling and Function in Hypertensive Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Arthur-Ataam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bideaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzouz Charrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Virsolvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzouz Charrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maithé Corbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1899,51 +1899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kervella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Behrens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Peccate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Guesmia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Grandi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCHEARTFAILURE.125.013806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393882v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Souidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Resta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Dridi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Sleiman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reiken" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13411" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995387v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Reisqs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Charrabi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delini&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13020335" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desplanche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wynands" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Alburquerque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241612609" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Reiken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaffr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Sittenfeld" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03502-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Reisqs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C. Meli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.748" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163485v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Erceau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delanoe&#8208;ayari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Acimovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pribyl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020662" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Arthur-Ataam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fromy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112574" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01783524v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maith&#233; Corbani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2016.08.027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Peccate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kervella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotta Behrens" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Peccate" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Guesmia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Grandi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCHEARTFAILURE.125.013806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393882v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Souidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Resta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Dridi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Sleiman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Reiken" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13411" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188767v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desplanche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Grillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wynands" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bideaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Alburquerque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241612609" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Reisqs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Charrabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delini&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13020335" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Reiken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jaffr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Sittenfeld" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-023-03502-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Reisqs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano C. Meli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.748" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163485v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virsolvy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Erceau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052570" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Delanoe&#8208;ayari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Acimovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pribyl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020662" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Arthur-Ataam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fromy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11112574" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01783524v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Colson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maith&#233; Corbani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2016.08.027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Peccate" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>