--- v1 (2026-03-25)
+++ v2 (2026-05-06)
@@ -903,51 +903,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1071,2818 +1071,2926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CosyVerif: The Path to Formalisms Cohabitation</w:t>
+                <w:t xml:space="preserve">Sampling methods for probabilistic approximations of ODEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaime Arias</w:t>
+                <w:t xml:space="preserve">Olivier Bouët-Willaumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Application and Theory of Petri Nets and Concurrency</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2026, 27ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Informatique Fondamentale et Appliquée de Tours (LIFAT), Feb 2026, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610312v1</w:t>
+                <w:t xml:space="preserve">hal-05440887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controller Synthesis in Timed Büchi Automata: Robustness and Punctual Guards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CosyVerif: The Path to Formalisms Cohabitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QEST+FORMATS 2024: 268-283</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/ARXIV.2404.18584⟩</w:t>
+              <w:t xml:space="preserve">45th International Conference on Application and Theory of Petri Nets and Concurrency, PETRI NETS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Geneva, Switzerland. pp.432-444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61433-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714488v1</w:t>
+                <w:t xml:space="preserve">hal-04610312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Decisiveness of Infinite Markov Chains</w:t>
+                <w:t xml:space="preserve">Controller Synthesis in Timed Büchi Automata: Robustness and Punctual Guards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Busatto-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bouyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Haddad</w:t>
+                <w:t xml:space="preserve">Youssouf Oualhadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Gandhinagar, Gujarat, India. pp.8:1-8:22, </w:t>
+              <w:t xml:space="preserve">QEST+FORMATS 2024: 268-283</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Calgary, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/lipics.fsttcs.2024.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/ARXIV.2404.18584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822969v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max-Entropy Sampling for Deterministic Timed Automata Under Linear Duration Constraints</w:t>
+                <w:t xml:space="preserve">Beyond Decisiveness of Infinite Markov Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Basset</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qest23</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43835-6_14⟩</w:t>
+              <w:t xml:space="preserve">44th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Gandhinagar, Gujarat, India. pp.8:1-8:22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/lipics.fsttcs.2024.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239175v1</w:t>
+                <w:t xml:space="preserve">hal-04822969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Networks as Approximations of Biochemical Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Max-Entropy Sampling for Deterministic Timed Automata Under Linear Duration Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cüneyt Güzeliş</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Performance Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43185-2_15⟩</w:t>
+              <w:t xml:space="preserve">Qest23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Antwerp, Belgium, Belgium. pp.188-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43835-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235150v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wordgen : a Timed word Generation Tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian Networks as Approximations of Biochemical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Coënt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Donze</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cüneyt Güzeliş</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC '23: 26th ACM International Conference on Hybrid Systems: Computation and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3575870.3587116⟩</w:t>
+              <w:t xml:space="preserve">European Workshop on Performance Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.216-233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43185-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127298v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Robustness of Angluin's L* Algorithm in Presence of Noise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wordgen : a Timed word Generation Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Donze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GandALF 2022 - 13th International Symposium on Games, Automata, Logics and Formal Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Madrid, Spain. pp.81-96, </w:t>
+              <w:t xml:space="preserve">HSCC '23: 26th ACM International Conference on Hybrid Systems: Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Antonio TX USA, United States. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.370.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3575870.3587116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794320v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Property-Directed Verification and Robustness Certification of Recurrent Neural Networks</w:t>
+                <w:t xml:space="preserve">Analyzing Robustness of Angluin's L* Algorithm in Presence of Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Khmelnitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xuan Xie</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Bollig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Automated Technology for Verification and Analysis (ATVA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Gold Coast (Online), Australia. pp.364-380, </w:t>
+              <w:t xml:space="preserve">GandALF 2022 - 13th International Symposium on Games, Automata, Logics and Formal Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Madrid, Spain. pp.81-96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-88885-5_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.370.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285418v1</w:t>
+                <w:t xml:space="preserve">hal-03794320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Context-Free Grammars from Recurrent Neural Networks using Tree-Automata Learning and A* Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Property-Directed Verification and Robustness Certification of Recurrent Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Khmelnitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Neider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajarshi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Igor Khmelnitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGI 2021 - 15th International Conference on Grammatical Inference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Symposium on Automated Technology for Verification and Analysis (ATVA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gold Coast (Online), Australia. pp.364-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-88885-5_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285433v1</w:t>
+                <w:t xml:space="preserve">hal-03285418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falsification of Cyber-Physical Systems with Constrained Signal Spaces</w:t>
+                <w:t xml:space="preserve">Extracting Context-Free Grammars from Recurrent Neural Networks using Tree-Automata Learning and A* Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Donzé</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Bollig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Kapinski</w:t>
+                <w:t xml:space="preserve">Alain Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Khmelnitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NASA Formal Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICGI 2021 - 15th International Conference on Grammatical Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, New York City / Virtual, United States. pp.113-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03049273v1</w:t>
+                <w:t xml:space="preserve">hal-03285433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Signals Under Temporal Constraints for CPS Testing</w:t>
+                <w:t xml:space="preserve">Falsification of Cyber-Physical Systems with Constrained Signal Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Kapinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium NASA Formal Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Houston (TX), United States. pp.54-70, </w:t>
+              <w:t xml:space="preserve">NASA Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Moffett Field, United States. pp.420-439, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20652-9_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-55754-6_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157644v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance modelling of access control mechanisms for local and vehicular wireless networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of Signals Under Temporal Constraints for CPS Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vasselin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th EAI International Conference on Pervasive Computing Technologies for Healthcare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Symposium NASA Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Houston (TX), United States. pp.54-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20652-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131725v1</w:t>
+                <w:t xml:space="preserve">hal-02157644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Simulink Models into the Model Checker Cosmos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance modelling of access control mechanisms for local and vehicular wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bérard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Haddad</w:t>
+                <w:t xml:space="preserve">Nicolas Vasselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Conference on Applications and Theory of Petri Nets and Concurrency</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th EAI International Conference on Pervasive Computing Technologies for Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Palma, Spain. pp.111-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916467v1</w:t>
+                <w:t xml:space="preserve">hal-02131725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Model-Checking for Autonomous Vehicle Safety Validation</w:t>
+                <w:t xml:space="preserve">Integrating Simulink Models into the Model Checker Cosmos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference SIA Simulation Numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th International Conference on Applications and Theory of Petri Nets and Concurrency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bratislava, Slovakia. pp.363-373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91268-4_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491064v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Power Consumption Models from Executable Timed I/O Automata Specifications</w:t>
+                <w:t xml:space="preserve">Statistical Model-Checking for Autonomous Vehicle Safety Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicola Paoletti</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th International Conference on Hybrid Systems: Computation and Control, HSCC 2016, Vienna, Austria, April 12-14, 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference SIA Simulation Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Ingénieurs de l'Automobile, Mar 2017, Montigny-le-Bretonneux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371896v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Sampling for Timed Automata with Application to Language Inclusion Measurement</w:t>
+                <w:t xml:space="preserve">Building Power Consumption Models from Executable Timed I/O Automata Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Kwiatkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mereacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Paoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Evaluation of Systems - 13th International Conference, QEST 2016, Quebec City, QC, Canada, August 23-25, 2016, Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-43425-4_13⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 19th International Conference on Hybrid Systems: Computation and Control, HSCC 2016, Vienna, Austria, April 12-14, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.195--204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2883817.2883844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371897v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered Data: A Modular Formal Definition without Formalisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uniform Sampling for Timed Automata with Application to Language Inclusion Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Beunardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Kwiatkowska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petri Nets and Software Engineering (PNSE 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantitative Evaluation of Systems - 13th International Conference, QEST 2016, Quebec City, QC, Canada, August 23-25, 2016, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.175--190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-43425-4_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353944v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Quantitative Modelling and Verification of DNA Walker Circuits Using Stochastic Petri Nets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Layered Data: A Modular Formal Definition without Formalisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Colange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Z. Kwiatkowska</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Démoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Application and Theory of Petri Nets and Concurrency - 36th International Conference, PETRI NETS 2015, Brussels, Belgium, June 21-26, 2015, Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Petri Nets and Software Engineering (PNSE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toruń, Poland. pp.287-306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371902v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation and Verification of Hybrid Heart Models for Personalised Medical and Wearable Devices</w:t>
+                <w:t xml:space="preserve">On Quantitative Modelling and Verification of DNA Walker Circuits Using Stochastic Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Z. Kwiatkowska</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicola Paoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology - 13th International Conference, CMSB 2015, Nantes, France, September 16-18, 2015, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.3--7, </w:t>
+              <w:t xml:space="preserve">Application and Theory of Petri Nets and Concurrency - 36th International Conference, PETRI NETS 2015, Brussels, Belgium, June 21-26, 2015, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.1--32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23401-4_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19488-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371900v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Event Handling in Signalling Cascades</w:t>
+                <w:t xml:space="preserve">Estimation and Verification of Hybrid Heart Models for Personalised Medical and Wearable Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudine Picaronny</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Z. Kwiatkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mereacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Paoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Advances in System Simulation (SIMUL'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology - 13th International Conference, CMSB 2015, Nantes, France, September 16-18, 2015, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.3--7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23401-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091144v1</w:t>
+                <w:t xml:space="preserve">hal-01371900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based Verification of Hybrid Automata Stochastic Logic Formulas for Stochastic Symmetric Nets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare Event Handling in Signalling Cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giuliana Franceschinis</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Heiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Picaronny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ACM SIGSIM Conference on Principles of Advanced Discrete Simulation (PADS'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Advances in System Simulation (SIMUL'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nice, France. pp.126-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926210v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modular Approach for Reusing Formalisms in Verification Tools of Concurrent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne André</w:t>
+                <w:t xml:space="preserve">Simulation-based Verification of Hybrid Automata Stochastic Logic Formulas for Stochastic Symmetric Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvio Gilberto Amparore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Beccuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Donatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Franceschinis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Formal Engineering Methods (ICFEM'13)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41202-8_14⟩</w:t>
+              <w:t xml:space="preserve">1st ACM SIGSIM Conference on Principles of Advanced Discrete Simulation (PADS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Canada. pp.253-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2486092.2486124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00926126v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance Sampling for Model Checking of Continuous Time Markov Chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Modular Approach for Reusing Formalisms in Verification Tools of Concurrent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Démoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 4th International Conference on Advances in System Simulation (SIMUL'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Formal Engineering Methods (ICFEM'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Queenstown, New Zealand. pp.199-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41202-8_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776563v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling and Importance Sampling for Statistical Model Checking</w:t>
+                <w:t xml:space="preserve">Importance Sampling for Model Checking of Continuous Time Markov Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Picaronny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Tools and Algorithms for Construction and Analysis of Systems (TACAS'12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 4th International Conference on Advances in System Simulation (SIMUL'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lisbon, Portugal. pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28756-5_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00776795v1</w:t>
+                <w:t xml:space="preserve">hal-00776563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coupling and Importance Sampling for Statistical Model Checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Picaronny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Tools and Algorithms for Construction and Analysis of Systems (TACAS'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tallinn, Estonia. pp.331-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28756-5_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Échantillonnage préférentiel pour le model checking statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3904,51 +4012,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSR'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3958,759 +4066,658 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer performance engineering : 15th European workshop, EPEW 2018, Paris, France, October 29-30, 2018, proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rena Bakshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Castel-Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Remke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.265, 2018, Part of the Lecture Notes in Computer Science book series (LNCS, volume 11178), Part of the Lecture Notes in Computer Science book series (LNCS, volume 11178), 978-3-030-02226-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-02227-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling methods for probabilistic approximations of ODEs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Efficient Guaranteed Controllers for Switched Dynamical Systems Using Probabilistic Approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440887v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Guaranteed Controllers for Switched Dynamical Systems Using Probabilistic Approximations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Conservation Analysis and Discrete Probabilistic Approximations for Parameter Estimation of Biochemical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouët-Willaumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05362437v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation Analysis and Discrete Probabilistic Approximations for Parameter Estimation of Biochemical Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Towards an efficient model reduction for parameter estimation of biochemical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05104966v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an efficient model reduction for parameter estimation of biochemical networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Le Coënt</w:t>
+                <w:t xml:space="preserve">Property-Directed Verification of Recurrent Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Khmelnitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Neider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajarshi Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Bollig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441726v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Property-Directed Verification of Recurrent Neural Networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounds Computation for Symmetric Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...78 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Beccuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Franceschinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4799,64 +4806,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Simulink Models into the Model Checker Cosmos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5084,51 +5091,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EA66833"/>
+    <w:nsid w:val="36D74C7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5315,51 +5322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/b-barbot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2417-3064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185406637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Khmelnitsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Bollig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:22)2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10009-022-00684-W" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hulin-Hubard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543146.3543161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Heiner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Picaronny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.04.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Basset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Donz&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Esposito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05792-1_6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610312v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Busatto-Gaston" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Dima" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Oualhadj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2404.18584" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.fsttcs.2024.8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43835-6_14" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#252;neyt G&#252;zeli&#351;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43185-2_15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Donze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3575870.3587116" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794320v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.370.6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285418v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88885-5_24" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049273v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kapinski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55754-6_25" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20652-9_4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vasselin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916467v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duplouy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91268-4_19" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwiatkowska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Mereacre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Paoletti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2883817.2883844" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beunardeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43425-4_13" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01353944v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buchs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Colange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;moulins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371902v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Z. Kwiatkowska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19488-2_1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Gilberto Amparore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Donatelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Franceschinis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2486092.2486124" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41202-8_14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCNNFHF0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776795v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28756-5_23" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena Bakshi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barbot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Remke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou&#235;t-Willaumez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362437v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Bahloul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01726011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01149034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DENS0041" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/b-barbot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2417-3064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185406637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Khmelnitsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Bollig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:22)2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10009-022-00684-W" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hulin-Hubard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543146.3543161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Heiner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Picaronny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.04.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Basset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Donz&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Esposito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05792-1_6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440887v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou&#235;t-Willaumez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610312v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_21" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Busatto-Gaston" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Dima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Oualhadj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2404.18584" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.fsttcs.2024.8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43835-6_14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#252;neyt G&#252;zeli&#351;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43185-2_15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127298v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Donze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3575870.3587116" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.370.6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88885-5_24" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285433v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kapinski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55754-6_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20652-9_4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vasselin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duplouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91268-4_19" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491064v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwiatkowska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Mereacre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Paoletti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2883817.2883844" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beunardeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43425-4_13" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01353944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buchs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Colange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;moulins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Z. Kwiatkowska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19488-2_1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Gilberto Amparore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Donatelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Franceschinis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2486092.2486124" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926126v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41202-8_14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCNNFHF0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28756-5_23" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena Bakshi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barbot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Remke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362437v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Bahloul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01726011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01149034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DENS0041" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>