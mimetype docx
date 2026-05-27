--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -937,667 +937,667 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Sampling and Optimisation under Symbolic Timed Automata Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sampling methods for probabilistic approximations of ODEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouët-Willaumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Coënt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Joint Conference on Quantitative Evaluation of Systems and Formal Modeling and Analysis of Timed Systems (QEST+FORMATS 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2026, 27ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Informatique Fondamentale et Appliquée de Tours (LIFAT), Feb 2026, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326434v1</w:t>
+                <w:t xml:space="preserve">hal-05440887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling methods for probabilistic approximations of ODEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signal Sampling and Optimisation under Symbolic Timed Automata Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouët-Willaumez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026, 27ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second International Joint Conference on Quantitative Evaluation of Systems and Formal Modeling and Analysis of Timed Systems (QEST+FORMATS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Aahrus, Denmark. pp.95-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-05792-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440887v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CosyVerif: The Path to Formalisms Cohabitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond Decisiveness of Infinite Markov Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne André</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Application and Theory of Petri Nets and Concurrency, PETRI NETS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Geneva, Switzerland. pp.432-444, </w:t>
+              <w:t xml:space="preserve">44th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Gandhinagar, Gujarat, India. pp.8:1-8:22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61433-0_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/lipics.fsttcs.2024.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610312v1</w:t>
+                <w:t xml:space="preserve">hal-04822969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controller Synthesis in Timed Büchi Automata: Robustness and Punctual Guards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CosyVerif: The Path to Formalisms Cohabitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Kordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QEST+FORMATS 2024: 268-283</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/ARXIV.2404.18584⟩</w:t>
+              <w:t xml:space="preserve">45th International Conference on Application and Theory of Petri Nets and Concurrency, PETRI NETS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Geneva, Switzerland. pp.432-444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61433-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714488v1</w:t>
+                <w:t xml:space="preserve">hal-04610312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Decisiveness of Infinite Markov Chains</w:t>
+                <w:t xml:space="preserve">Controller Synthesis in Timed Büchi Automata: Robustness and Punctual Guards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Busatto-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bouyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Haddad</w:t>
+                <w:t xml:space="preserve">Youssouf Oualhadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Gandhinagar, Gujarat, India. pp.8:1-8:22, </w:t>
+              <w:t xml:space="preserve">QEST+FORMATS 2024: 268-283</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Calgary, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/lipics.fsttcs.2024.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/ARXIV.2404.18584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822969v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max-Entropy Sampling for Deterministic Timed Automata Under Linear Duration Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qest23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Antwerp, Belgium, Belgium. pp.188-204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1631,51 +1631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Networks as Approximations of Biochemical Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1761,51 +1761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wordgen : a Timed word Generation Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Donze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1980,355 +1980,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Property-Directed Verification and Robustness Certification of Recurrent Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracting Context-Free Grammars from Recurrent Neural Networks using Tree-Automata Learning and A* Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Bollig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Finkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Khmelnitsky</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Automated Technology for Verification and Analysis (ATVA 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICGI 2021 - 15th International Conference on Grammatical Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, New York City / Virtual, United States. pp.113-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285418v1</w:t>
+                <w:t xml:space="preserve">hal-03285433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Context-Free Grammars from Recurrent Neural Networks using Tree-Automata Learning and A* Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Property-Directed Verification and Robustness Certification of Recurrent Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Khmelnitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Neider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajarshi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Igor Khmelnitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGI 2021 - 15th International Conference on Grammatical Inference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Symposium on Automated Technology for Verification and Analysis (ATVA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gold Coast (Online), Australia. pp.364-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-88885-5_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285433v1</w:t>
+                <w:t xml:space="preserve">hal-03285418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falsification of Cyber-Physical Systems with Constrained Signal Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kapinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2392,64 +2392,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Signals Under Temporal Constraints for CPS Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium NASA Formal Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Houston (TX), United States. pp.54-70, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2797,594 +2797,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Power Consumption Models from Executable Timed I/O Automata Specifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Layered Data: A Modular Formal Definition without Formalisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Mereacre</w:t>
+                <w:t xml:space="preserve">Didier Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Paoletti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maximilien Colange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Démoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th International Conference on Hybrid Systems: Computation and Control, HSCC 2016, Vienna, Austria, April 12-14, 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Petri Nets and Software Engineering (PNSE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toruń, Poland. pp.287-306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371896v1</w:t>
+                <w:t xml:space="preserve">hal-01353944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Sampling for Timed Automata with Application to Language Inclusion Measurement</w:t>
+                <w:t xml:space="preserve">Building Power Consumption Models from Executable Timed I/O Automata Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Beunardeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marta Kwiatkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mereacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Paoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Evaluation of Systems - 13th International Conference, QEST 2016, Quebec City, QC, Canada, August 23-25, 2016, Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-43425-4_13⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 19th International Conference on Hybrid Systems: Computation and Control, HSCC 2016, Vienna, Austria, April 12-14, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.195--204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2883817.2883844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371897v1</w:t>
+                <w:t xml:space="preserve">hal-01371896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered Data: A Modular Formal Definition without Formalisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uniform Sampling for Timed Automata with Application to Language Inclusion Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Buchs</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Colange</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Beunardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Kwiatkowska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petri Nets and Software Engineering (PNSE 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantitative Evaluation of Systems - 13th International Conference, QEST 2016, Quebec City, QC, Canada, August 23-25, 2016, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.175--190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-43425-4_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353944v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Quantitative Modelling and Verification of DNA Walker Circuits Using Stochastic Petri Nets</w:t>
+                <w:t xml:space="preserve">Estimation and Verification of Hybrid Heart Models for Personalised Medical and Wearable Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Z. Kwiatkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Mereacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Paoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Application and Theory of Petri Nets and Concurrency - 36th International Conference, PETRI NETS 2015, Brussels, Belgium, June 21-26, 2015, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.1--32, </w:t>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology - 13th International Conference, CMSB 2015, Nantes, France, September 16-18, 2015, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.3--7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19488-2_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23401-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371902v1</w:t>
+                <w:t xml:space="preserve">hal-01371900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation and Verification of Hybrid Heart Models for Personalised Medical and Wearable Devices</w:t>
+                <w:t xml:space="preserve">On Quantitative Modelling and Verification of DNA Walker Circuits Using Stochastic Petri Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Z. Kwiatkowska</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicola Paoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology - 13th International Conference, CMSB 2015, Nantes, France, September 16-18, 2015, Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.3--7, </w:t>
+              <w:t xml:space="preserve">Application and Theory of Petri Nets and Concurrency - 36th International Conference, PETRI NETS 2015, Brussels, Belgium, June 21-26, 2015, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.1--32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23401-4_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19488-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371900v1</w:t>
+                <w:t xml:space="preserve">hal-01371902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Event Handling in Signalling Cascades</w:t>
               </w:r>
@@ -3472,303 +3472,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based Verification of Hybrid Automata Stochastic Logic Formulas for Stochastic Symmetric Nets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Modular Approach for Reusing Formalisms in Verification Tools of Concurrent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Démoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvio Gilberto Amparore</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Hulin-Hubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ACM SIGSIM Conference on Principles of Advanced Discrete Simulation (PADS'13)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2486092.2486124⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Formal Engineering Methods (ICFEM'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Queenstown, New Zealand. pp.199-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41202-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926210v1</w:t>
+                <w:t xml:space="preserve">hal-00926126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modular Approach for Reusing Formalisms in Verification Tools of Concurrent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne André</w:t>
+                <w:t xml:space="preserve">Simulation-based Verification of Hybrid Automata Stochastic Logic Formulas for Stochastic Symmetric Nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvio Gilberto Amparore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Démoulins</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Beccuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lom Messan Hillah</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Susanna Donatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Franceschinis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Formal Engineering Methods (ICFEM'13)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41202-8_14⟩</w:t>
+              <w:t xml:space="preserve">1st ACM SIGSIM Conference on Principles of Advanced Discrete Simulation (PADS'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Canada. pp.253-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2486092.2486124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00926126v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance Sampling for Model Checking of Continuous Time Markov Chains</w:t>
               </w:r>
@@ -4248,51 +4248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Guaranteed Controllers for Switched Dynamical Systems Using Probabilistic Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4336,64 +4336,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation Analysis and Discrete Probabilistic Approximations for Parameter Estimation of Biochemical Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouët-Willaumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4441,51 +4441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an efficient model reduction for parameter estimation of biochemical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4660,64 +4660,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounds Computation for Symmetric Nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Beccuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Franceschinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5091,51 +5091,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36D74C7F"/>
+    <w:nsid w:val="A9869238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5322,51 +5322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/b-barbot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2417-3064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185406637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Khmelnitsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Bollig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:22)2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10009-022-00684-W" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hulin-Hubard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543146.3543161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Heiner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Picaronny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.04.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Basset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Donz&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Esposito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05792-1_6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440887v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou&#235;t-Willaumez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610312v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_21" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Busatto-Gaston" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Dima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Oualhadj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2404.18584" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.fsttcs.2024.8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43835-6_14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#252;neyt G&#252;zeli&#351;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43185-2_15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127298v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Donze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3575870.3587116" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.370.6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88885-5_24" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285433v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kapinski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55754-6_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20652-9_4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vasselin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duplouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91268-4_19" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491064v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwiatkowska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Mereacre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Paoletti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2883817.2883844" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beunardeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43425-4_13" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01353944v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buchs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Colange" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;moulins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Z. Kwiatkowska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19488-2_1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Gilberto Amparore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Donatelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Franceschinis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2486092.2486124" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926126v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41202-8_14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCNNFHF0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28756-5_23" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena Bakshi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barbot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Remke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362437v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Bahloul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01726011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01149034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DENS0041" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/b-barbot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2417-3064" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185406637" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Khmelnitsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Bollig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-20(1:22)2024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neider" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Roy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10009-022-00684-W" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hulin-Hubard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Petrucci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030219v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ballarini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543146.3543161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Heiner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Picaronny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duflot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2015.04.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440887v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou&#235;t-Willaumez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Basset" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Donz&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Esposito" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05792-1_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.fsttcs.2024.8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610312v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61433-0_21" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Busatto-Gaston" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Dima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Oualhadj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/ARXIV.2404.18584" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239175v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43835-6_14" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#252;neyt G&#252;zeli&#351;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43185-2_15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127298v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Donze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3575870.3587116" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.370.6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88885-5_24" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kapinski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55754-6_25" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157644v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20652-9_4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vasselin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duplouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91268-4_19" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491064v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01353944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Linard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buchs" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Colange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#233;moulins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kwiatkowska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Mereacre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Paoletti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2883817.2883844" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beunardeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43425-4_13" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Z. Kwiatkowska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19488-2_1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lom Messan Hillah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41202-8_14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CCNNFHF0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvio Gilberto Amparore" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Donatelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Franceschinis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2486092.2486124" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00776795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28756-5_23" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena Bakshi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barbot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Castel-Taleb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Remke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02227-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362437v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Bahloul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01726011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01149034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014DENS0041" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>