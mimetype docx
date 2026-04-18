--- v1 (2026-03-26)
+++ v2 (2026-04-18)
@@ -1172,697 +1172,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined synchrotron X-ray diffraction, dilatometry and electrical resistivity in situ study of phase transformations in a Ti2AlNb alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon content evolution in austenite during austenitization studied by in situ synchrotron X-ray diffraction of a hypoeutectoid steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mallick</w:t>
+                <w:t xml:space="preserve">Moukrane Dehmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dadé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Delfosse</w:t>
+                <w:t xml:space="preserve">S. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110654⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.100664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02955731v1</w:t>
+                <w:t xml:space="preserve">hal-02985508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon content evolution in austenite during austenitization studied by in situ synchrotron X-ray diffraction of a hypoeutectoid steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of the austenite decomposition kinetics in a low-alloyed steel enriched in carbon and nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jeyabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Denand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, pp.100664. </w:t>
+              <w:t xml:space="preserve">, 2020, 9, pp.100582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985508v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the austenite decomposition kinetics in a low-alloyed steel enriched in carbon and nitrogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of harmonic microstructure development during Spark Plasma Sintering (SPS) of β-CEZ titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhupendra Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jeyabalan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Denand</w:t>
+                <w:t xml:space="preserve">Guy Dirras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kei Ameyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100582⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 321, pp.12022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202032112022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985539v1</w:t>
+                <w:t xml:space="preserve">hal-02986286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the kinetics of the γ’ phase in the N18 superalloy using in situ electrical resistivity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed-Eddine Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gader Altinkurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 825 (154108), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of harmonic microstructure development during Spark Plasma Sintering (SPS) of β-CEZ titanium alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+                <w:t xml:space="preserve">Combined synchrotron X-ray diffraction, dilatometry and electrical resistivity in situ study of phase transformations in a Ti2AlNb alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Dirras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kei Ameyama</w:t>
+                <w:t xml:space="preserve">J. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 321, pp.12022. </w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.110654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202032112022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986286v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the ageing conditions and the initial microstructure on the precipitation of α phase in Ti-17 alloy</w:t>
               </w:r>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Archambeau-Mirguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2414,51 +2414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Salib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 996, pp.936 - 943. </w:t>
@@ -2535,51 +2535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2803,51 +2803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4082,407 +4082,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of coupled temperature, microstructure and internal stresses evolutions during quenching of a beta-metastable titanium alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Teixeira</w:t>
+                <w:t xml:space="preserve">Influence of α Precipitation at β/β Grain Boundaries on α Microtexture in a β-Metastable Titanium Alloy with and without Previous Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Salib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mien Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, San Diego, United States. pp.677-682</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. pp.405-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119296126.ch63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633923v1</w:t>
+                <w:t xml:space="preserve">hal-01513081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Stress Tensor Determination during Phase Transformation of a Metal Matrix Composite by in situ High Energy X-Ray Diffraction and Micromechanical Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilian Vautrot</w:t>
+                <w:t xml:space="preserve">Simulation of coupled temperature, microstructure and internal stresses evolutions during quenching of a beta-metastable titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRS- Australie-International Conference on Residual Stresses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, San Diego, United States. pp.677-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653293v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of α Precipitation at β/β Grain Boundaries on α Microtexture in a β-Metastable Titanium Alloy with and without Previous Deformation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Germain</w:t>
+                <w:t xml:space="preserve">Full Stress Tensor Determination during Phase Transformation of a Metal Matrix Composite by in situ High Energy X-Ray Diffraction and Micromechanical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moukrane Dehmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRS- Australie-International Conference on Residual Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119296126.ch63⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01513081v1</w:t>
+                <w:t xml:space="preserve">hal-01653293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Distorins in induction heat treatment processes</w:t>
               </w:r>
@@ -4638,51 +4638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PORTABLE ANALYSIS KILN FOR RADIATION LINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5045,51 +5045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed-Eddine Benrabah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116955" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Oualid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masschelein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08992" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Jeyabalan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Dulcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ayadh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halkoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118930" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P Van Landeghem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101480" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-E. Benrabah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhupendra Sharma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Harcuba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Ameyama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158483" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.100997" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Esin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mallick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delfosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110654" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100664" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jeyabalan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Catteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100582" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470234v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gader Altinkurt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fevre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154108" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986286v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032112022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Archambeau-Mirguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delfosse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.04.302" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Vautrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081415" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Nejezchlebov&#225;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanu&#353; Seiner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedl&#225;k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Landa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;milauerov&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.173" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653316v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.11.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC7H70J1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mourot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.996.936" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.996.944" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653229v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebrun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nowak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.922.418" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078661v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bihan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.07.042" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXRFWT7X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneseaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Appolaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.046" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NR0QXGD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bregeault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Manojlovic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Decroocq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ksibi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516130v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885223v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jeyabalan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teixeira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Geandier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dulcy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633923v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653293v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mien Teixeira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch63" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barlier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sourmail" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Cagny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courteaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Christophe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;andier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed-Eddine Benrabah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116955" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Oualid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masschelein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08992" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Jeyabalan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Dulcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ayadh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halkoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118930" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P Van Landeghem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101480" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-E. Benrabah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhupendra Sharma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Harcuba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Ameyama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158483" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.100997" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Esin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100664" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jeyabalan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Catteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100582" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032112022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gader Altinkurt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fevre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154108" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mallick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delfosse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110654" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Archambeau-Mirguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delfosse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.04.302" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Vautrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081415" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Nejezchlebov&#225;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanu&#353; Seiner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedl&#225;k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Landa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;milauerov&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.173" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653316v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.11.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC7H70J1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mourot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.996.936" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.996.944" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653229v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebrun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nowak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.922.418" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078661v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bihan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.07.042" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXRFWT7X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneseaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Appolaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.046" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NR0QXGD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bregeault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Manojlovic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Decroocq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ksibi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516130v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885223v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jeyabalan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teixeira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Geandier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dulcy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513081v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mien Teixeira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch63" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barlier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sourmail" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Cagny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courteaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Christophe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;andier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>