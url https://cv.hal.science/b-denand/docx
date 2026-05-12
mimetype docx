--- v2 (2026-04-18)
+++ v3 (2026-05-12)
@@ -66,3005 +66,3273 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure optimization by combinatorial approach applied to Duplex Medium Manganese steels</w:t>
+                <w:t xml:space="preserve">Deep Learning for Real‐Time Phase Quantification from X‐ray Diffraction: Toward High‐Throughput Steel Microstructure Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imed‐eddine Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olha Nakonechna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+                <w:t xml:space="preserve">Benoît Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Germain</w:t>
+                <w:t xml:space="preserve">Hugo van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 270, pp.116955. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e202503172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.202503172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222381v1</w:t>
+                <w:t xml:space="preserve">hal-05616251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation Behavior and Integration into High Power Density Thermoelectric Generators of Commercial Half-Heusler Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure optimization by combinatorial approach applied to Duplex Medium Manganese steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olha Nakonechna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane El Oualid</w:t>
+                <w:t xml:space="preserve">Benoit Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Masschelein</w:t>
+                <w:t xml:space="preserve">Imed-Eddine Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Aranda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Denand</w:t>
+                <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c08992⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 270, pp.116955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2025.116955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166105v1</w:t>
+                <w:t xml:space="preserve">hal-05222381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ HEXRD experimental study and prediction of microstructures and internal stresses during heat treatment of carburized and carbonitrided low-alloyed steels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature of upper and lower bainitic transformations revealed by high energy X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Y.P. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florimonde Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Teixeira</w:t>
+                <w:t xml:space="preserve">I.-E. Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthikeyan Jeyabalan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+                <w:t xml:space="preserve">J. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Dulcy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Denand</w:t>
+                <w:t xml:space="preserve">B. Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 275, pp.120065. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46, pp.102733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2026.102733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789004v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of prior α 2 phase on precipitation kinetics of O-phase in advanced Ti2AlNb alloy</w:t>
+                <w:t xml:space="preserve">Oxidation Behavior and Integration into High Power Density Thermoelectric Generators of Commercial Half-Heusler Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widad Ayadh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Soufiane El Oualid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Masschelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Denand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 252, pp.118930. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (28), pp.40773-40787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c08992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160996v1</w:t>
+                <w:t xml:space="preserve">hal-05166105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput investigation of ferrite growth kinetics in graded ternary Fe-C-X alloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ HEXRD experimental study and prediction of microstructures and internal stresses during heat treatment of carburized and carbonitrided low-alloyed steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.P Van Landeghem</w:t>
+                <w:t xml:space="preserve">Julien Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bonnet</w:t>
+                <w:t xml:space="preserve">Karthikeyan Jeyabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Denand</w:t>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Dulcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+                <w:t xml:space="preserve">Benoît Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101480⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 275, pp.120065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737327v1</w:t>
+                <w:t xml:space="preserve">hal-04789004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute drag modeling for ferrite growth kinetics during precipitation experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of prior α 2 phase on precipitation kinetics of O-phase in advanced Ti2AlNb alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonnet</w:t>
+                <w:t xml:space="preserve">Widad Ayadh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Denand</w:t>
+                <w:t xml:space="preserve">Ahmed Halkoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Geandier</w:t>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.117364. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117364⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 252, pp.118930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378735v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mechanical milling on the harmonic structure development during spark plasma sintering of Ti-5Al-2Sn-4Zr-4Mo-2Cr-1Fe β-metastable titanium alloy (β-Cez alloy)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Denand</w:t>
+                <w:t xml:space="preserve">High-throughput investigation of ferrite growth kinetics in graded ternary Fe-C-X alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed-Eddine Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Harcuba</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">H.P Van Landeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Geandier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kei Ameyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 860, pp.158483. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.101480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103320v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput compositional mapping of phase transformation kinetics in low-alloy steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Denand</w:t>
+                <w:t xml:space="preserve">Solute drag modeling for ferrite growth kinetics during precipitation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-E. Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P Van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Deschamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2021.100997⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.117364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172570v1</w:t>
+                <w:t xml:space="preserve">hal-03378735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon content evolution in austenite during austenitization studied by in situ synchrotron X-ray diffraction of a hypoeutectoid steel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of mechanical milling on the harmonic structure development during spark plasma sintering of Ti-5Al-2Sn-4Zr-4Mo-2Cr-1Fe β-metastable titanium alloy (β-Cez alloy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moukrane Dehmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Geandier</w:t>
+                <w:t xml:space="preserve">Bhupendra Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Denis</w:t>
+                <w:t xml:space="preserve">Petr Harcuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kei Ameyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100664⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 860, pp.158483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985508v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the austenite decomposition kinetics in a low-alloyed steel enriched in carbon and nitrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Jeyabalan</w:t>
+                <w:t xml:space="preserve">High-throughput compositional mapping of phase transformation kinetics in low-alloy steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed-Eddine Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.D. Catteau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Denand</w:t>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100582⟩</w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.100997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2021.100997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985539v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of harmonic microstructure development during Spark Plasma Sintering (SPS) of β-CEZ titanium alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+                <w:t xml:space="preserve">Combined synchrotron X-ray diffraction, dilatometry and electrical resistivity in situ study of phase transformations in a Ti2AlNb alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Dirras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kei Ameyama</w:t>
+                <w:t xml:space="preserve">R. Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dadé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202032112022⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.110654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986286v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the kinetics of the γ’ phase in the N18 superalloy using in situ electrical resistivity measurements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Carbon content evolution in austenite during austenitization studied by in situ synchrotron X-ray diffraction of a hypoeutectoid steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Denand</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154108⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.100664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470234v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined synchrotron X-ray diffraction, dilatometry and electrical resistivity in situ study of phase transformations in a Ti2AlNb alloy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Modeling of the austenite decomposition kinetics in a low-alloyed steel enriched in carbon and nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jeyabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Denand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110654⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.100582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955731v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the ageing conditions and the initial microstructure on the precipitation of α phase in Ti-17 alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Monitoring the kinetics of the γ’ phase in the N18 superalloy using in situ electrical resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed-Eddine Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gader Altinkurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Delfosse</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 763, pp.446-458. </w:t>
+              <w:t xml:space="preserve">, 2020, 825 (154108), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.04.302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985586v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Stress Tensor Determination during Phase Transformation of a Metal Matrix Composite by High-Energy X-ray Diffraction</w:t>
+                <w:t xml:space="preserve">Study of harmonic microstructure development during Spark Plasma Sintering (SPS) of β-CEZ titanium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoît Denand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhupendra Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Vautrot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Dirras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kei Ameyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11081415⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 321, pp.12022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202032112022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987663v1</w:t>
+                <w:t xml:space="preserve">hal-02986286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the complementarity between resistivity measurement and ultrasonic measurement for in-situ characterization of phase transitions in Ti-alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the ageing conditions and the initial microstructure on the precipitation of α phase in Ti-17 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moukrane Dehmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitka Nejezchlebová</w:t>
+                <w:t xml:space="preserve">Claude Archambeau-Mirguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanuš Seiner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jana Šmilauerová</w:t>
+                <w:t xml:space="preserve">Jérôme Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 762, pp.868-872. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.05.173⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 763, pp.446-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.04.302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985979v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of coupled temperature, microstructure and internal stresses evolutions during quenching of a β -metastable titanium alloy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Stress Tensor Determination during Phase Transformation of a Metal Matrix Composite by High-Energy X-ray Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoit Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2015.11.010⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (8), pp.1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11081415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01653316v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural Evolution and Strain Development in Metal Matrix Composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilian Vautrot</w:t>
+                <w:t xml:space="preserve">On the complementarity between resistivity measurement and ultrasonic measurement for in-situ characterization of phase transitions in Ti-alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jitka Nejezchlebová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanuš Seiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Sedlák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Salib</w:t>
+                <w:t xml:space="preserve">Michal Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Mourot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moukrane Dehmas</w:t>
+                <w:t xml:space="preserve">Jana Šmilauerová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 996, pp.936 - 943. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 762, pp.868-872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/amr.996.936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.05.173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653210v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Stresses in Metal Matrix Composites in Relation with Matrix Phase Transformations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Simulation of coupled temperature, microstructure and internal stresses evolutions during quenching of a β -metastable titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Denand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/amr.996.944⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 651, pp.615 - 625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2015.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653235v1</w:t>
+                <w:t xml:space="preserve">hal-01653316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Transformations of TIMETAL-18 as a New Titanium Alloy with Bimodal Microstructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Svec</w:t>
+                <w:t xml:space="preserve">Microstructural Evolution and Strain Development in Metal Matrix Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nowak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Denand</w:t>
+                <w:t xml:space="preserve">Matthieu Salib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Millet</w:t>
+                <w:t xml:space="preserve">Mickaël Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 922, pp.418 - 423. </w:t>
+              <w:t xml:space="preserve">, 2014, 996, pp.936 - 943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/amr.922.418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/amr.996.936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653229v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synchrotron X-ray diffraction and dilatometric study of austenite formation in a multi-component steel: Influence of initial microstructure and heating rate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Internal Stresses in Metal Matrix Composites in Relation with Matrix Phase Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Teixeira</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.07.042⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 996, pp.944 - 950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/amr.996.944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078661v1</w:t>
+                <w:t xml:space="preserve">hal-01653235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phase Transformations of TIMETAL-18 as a New Titanium Alloy with Bimodal Microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Svec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 922, pp.418 - 423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/amr.922.418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ synchrotron X-ray diffraction and dilatometric study of austenite formation in a multi-component steel: Influence of initial microstructure and heating rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moukrane Dehmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.118-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.07.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isothermal α″ formation in β metastable titanium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bruneseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 577 (1), pp.S439-S443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3074,1534 +3342,1534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput mapping of phase transformation kinetics in steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed-Eddine Benrabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bregeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuk Manojlovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olha Nakonechna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermec'2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial experiments for fast mapping of the austenite-to-ferrite transformation kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed-Eddine Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexy Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Ksibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuk Manojlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PTM2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of duplex medium manganese steel microstructures by high-throughput characterization methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olha Nakonechna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Geandier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed-Eddine Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Medium and High Manganese Steels (HMnS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of duplex medium manganese steel microstructures by high-throughput characterization methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olha Nakonechna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Geandier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed-Eddine Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MS&amp;T</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial study of composition-dependent phase transformations in steels: high-throughput experiments help building a predictive model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Ksibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS EUROMAT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial study of phase transformations in steels: synergy between high-throughput experimental methods and artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Ksibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC‘2023 – International Conference on Processing &amp; Manufacturing of advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Space-resolved In-situ high Energy X-ray Diffraction for the Characterization of the Compositional Dependence of the Austenite-to- ferrite Transformation Kinetics in Steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed-Eddine Benrabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phase Transformations in Inorganic Materials (PTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Virtuelle Xi'ian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carbon and nitrogen enrichment in the austenitic field on the formation of microstructures and residual stresses in carburized and carbonitrided low-alloyed steel parts: experimental study and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Jeyabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dulcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECHT 2021 and QDE 2021, Online Conference, April 27 – 28 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Berlin, Online Conference, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of α Precipitation at β/β Grain Boundaries on α Microtexture in a β-Metastable Titanium Alloy with and without Previous Deformation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full Stress Tensor Determination during Phase Transformation of a Metal Matrix Composite by in situ High Energy X-Ray Diffraction and Micromechanical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoit Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moukrane Dehmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRS- Australie-International Conference on Residual Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513081v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of coupled temperature, microstructure and internal stresses evolutions during quenching of a beta-metastable titanium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, San Diego, United States. pp.677-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Stress Tensor Determination during Phase Transformation of a Metal Matrix Composite by in situ High Energy X-Ray Diffraction and Micromechanical Simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of α Precipitation at β/β Grain Boundaries on α Microtexture in a β-Metastable Titanium Alloy with and without Previous Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Salib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mien Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRS- Australie-International Conference on Residual Stresses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. pp.405-414, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119296126.ch63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653293v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Distorins in induction heat treatment processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sourmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Cagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Courteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Distorsion Engineering 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. pp.397-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4611,147 +4879,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PORTABLE ANALYSIS KILN FOR RADIATION LINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnet Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Géandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2019081266. ijl-303. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4761,144 +5029,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the beta-&amp;gt; alpha+ beta transformation on the stresses and strains evolutions during quenching of the Ti17 alloy from the beta phase field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5045,51 +5313,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed-Eddine Benrabah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116955" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166105v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Oualid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masschelein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08992" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Jeyabalan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Dulcy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120065" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ayadh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halkoum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118930" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737327v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P Van Landeghem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101480" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378735v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-E. Benrabah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhupendra Sharma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Harcuba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Ameyama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158483" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172570v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.100997" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Esin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100664" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985539v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jeyabalan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Catteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100582" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032112022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gader Altinkurt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fevre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154108" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mallick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delfosse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110654" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Archambeau-Mirguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delfosse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.04.302" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Vautrot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081415" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985979v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Nejezchlebov&#225;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanu&#353; Seiner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedl&#225;k" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Landa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;milauerov&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.173" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653316v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.11.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC7H70J1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mourot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.996.936" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.996.944" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653229v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebrun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nowak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.922.418" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078661v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bihan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.07.042" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXRFWT7X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneseaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Appolaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.046" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NR0QXGD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bregeault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Manojlovic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Decroocq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ksibi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885280v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885271v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516130v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885223v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jeyabalan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teixeira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Geandier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dulcy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513081v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mien Teixeira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch63" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barlier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sourmail" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Cagny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courteaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Christophe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;andier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653694v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed&#8208;eddine Benrabah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Nakonechna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo van Landeghem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202503172" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Denand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed-Eddine Benrabah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.116955" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Y.P. Allain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimonde Lebel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-E. Benrabah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2026.102733" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166105v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane El Oualid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masschelein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08992" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789004v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Jeyabalan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Dulcy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ayadh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halkoum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118930" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737327v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P Van Landeghem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101480" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378735v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geandier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117364" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhupendra Sharma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Harcuba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Ameyama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158483" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.100997" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02955731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Esin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mallick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dad&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delfosse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110654" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100664" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985539v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jeyabalan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Catteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100582" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gader Altinkurt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fevre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154108" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986286v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032112022" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985586v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Archambeau-Mirguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delfosse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.04.302" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01987663v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Vautrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081415" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Nejezchlebov&#225;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanu&#353; Seiner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedl&#225;k" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Landa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;milauerov&#225;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.173" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653316v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.11.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LC7H70J1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salib" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mourot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.996.936" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.996.944" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebrun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nowak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amr.922.418" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078661v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bihan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.07.042" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXRFWT7X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneseaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Appolaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NR0QXGD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. van Landeghem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bregeault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Manojlovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Decroocq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ksibi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516139v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885223v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jeyabalan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teixeira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Denis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Geandier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dulcy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513081v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mien Teixeira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch63" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259189v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barlier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sourmail" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Cagny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courteaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451741v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Christophe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;andier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653694v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>