--- v0 (2026-03-15)
+++ v1 (2026-05-23)
@@ -181,763 +181,858 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les savoirs ancestraux dans la conservation : processus d'acquisition, évolution et facteurs d'érosion au sein des communautés riveraines de la foret classée de Kousmar (Ndiaffate, Sénégal)</w:t>
+                <w:t xml:space="preserve">Vulnérabilité territoriale versus résilience sociale à l’épreuve des inondations dans les Parcelles Assainies de Keur Massar à Dakar (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndour Biram</w:t>
+                <w:t xml:space="preserve">Lamine Ousmane CASSE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diallo Ramatoulaye</w:t>
+                <w:t xml:space="preserve">Awa FALL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geovision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (12), pp.335-369</w:t>
+              <w:t xml:space="preserve">AHOHO - Revue de Géographie du LARDYMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.24-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934735v1</w:t>
+                <w:t xml:space="preserve">hal-05475944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une géographie des déchets : sources de production, conditionnement et flux dans la ville de Thiès (Sénégal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les savoirs ancestraux dans la conservation : processus d'acquisition, évolution et facteurs d'érosion au sein des communautés riveraines de la foret classée de Kousmar (Ndiaffate, Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndour Biram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Biram Ndour</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diallo Ramatoulaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale Donni</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (1), p.05-20</w:t>
+              <w:t xml:space="preserve">Geovision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (12), pp.335-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931666v1</w:t>
+                <w:t xml:space="preserve">hal-04934735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiatives communautaires et valorisation des déchets : Approche de Développement Durable à Thiès (Sénégal)</w:t>
+                <w:t xml:space="preserve">Pour une géographie des déchets : sources de production, conditionnement et flux dans la ville de Thiès (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biram Ndour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariama Thiandoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale Donni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1 (1), p. 298-313</w:t>
+              <w:t xml:space="preserve">, 2023, 3 (1), p.05-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932062v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eau et Assainissement dans un quartier traditionnel de Dakar : Hann village</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initiatives communautaires et valorisation des déchets : Approche de Développement Durable à Thiès (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biram Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Ousmane Cassé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Modou NDIAYE</w:t>
+                <w:t xml:space="preserve">Mariama Thiandoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Nigérienne des Sciences Sociales (RENISS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp11-25</w:t>
+              <w:t xml:space="preserve">Revue Internationale Donni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), p. 298-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932148v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence du tropisme côtier dans l’organisation spatiale de l’économie du littoral Mbourois (Sénégal)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Eau et Assainissement dans un quartier traditionnel de Dakar : Hann village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Faye Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Ousmane Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modou NDIAYE</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes togolaises : revue togolaise des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (2), p176-192</w:t>
+              <w:t xml:space="preserve">Revue Nigérienne des Sciences Sociales (RENISS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932282v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiès, une ville « dévoreuse d’espaces » : cartographie de la consommation d’espace entre 1974 et 2014 par télédétection à partir des images LANDSAT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’influence du tropisme côtier dans l’organisation spatiale de l’économie du littoral Mbourois (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Ousmane Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modou NDIAYE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Liens Nouvelle Série </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (27), pp.142-193</w:t>
+              <w:t xml:space="preserve">Etudes togolaises : revue togolaise des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (2), p176-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932441v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’investissement des migrants internationaux dans le bâti sur le littoral nord : Cayar (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modou NDIAYE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Ousmane Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie de l'Université Ouaga I Pr Joseph KI-ZERBO (RGO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (8), pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insalubrité dans la commune de Thiès au Sénégal : risques environnementaux et sanitaires</w:t>
+                <w:t xml:space="preserve">Thiès, une ville « dévoreuse d’espaces » : cartographie de la consommation d’espace entre 1974 et 2014 par télédétection à partir des images LANDSAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Liens Nouvelle Série </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (27), pp.142-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insalubrité dans la commune de Thiès au Sénégal : risques environnementaux et sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Liens Nouvelle Série </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (26), pp.109-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -947,602 +1042,602 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « entrées-de-ville » : espaces de nouvelles dynamiques et convoitises foncières à Thiès (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Ousmane CASSE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modou NDIAYE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan-Sénégal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problématique des marges ou actualité du décentrement dans la production des savoirs scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan-Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p269- 292, 2025, Sociétés, faits sociaux et urbanité à l’épreuve de la modernité, Mélanges offerts au Professeur Ousseynou Faye, 978-2-336-51913-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des forêts classées de Koutal et de Kouyong (Kaolack, Sénégal)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gomis</w:t>
+                <w:t xml:space="preserve">Trajectoires résidentielles des sinistrés des inondations et stratégies d'adaptation dans les parcelles assainies de Keur Massar (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Ousmane Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramatoulaye Diallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Ndiaye</w:t>
+                <w:t xml:space="preserve">Ndèye Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modou NDIAYE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue « Espaces et Sociétés en Mutation » et L’Harmattan-Sénégal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de vulnérabilités au Sénégal, Pratiques spatiales et stratégies d’acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L’Harmattan-Sénégal, p71-94, 2023, 978-2-336-42582-5</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan-Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p197-221, 2023, 978-2-336-42582-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931664v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires résidentielles des sinistrés des inondations et stratégies d'adaptation dans les parcelles assainies de Keur Massar (Sénégal)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamine Ousmane Cassé</w:t>
+                <w:t xml:space="preserve">Dynamique des forêts classées de Koutal et de Kouyong (Kaolack, Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Modou NDIAYE</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramatoulaye Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue « Espaces et Sociétés en Mutation » et L’Harmattan-Sénégal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de vulnérabilités au Sénégal, Pratiques spatiales et stratégies d’acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, p197-221, 2023, 978-2-336-42582-5</w:t>
+              <w:t xml:space="preserve">, L’Harmattan-Sénégal, p71-94, 2023, 978-2-336-42582-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931658v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques migratoires face à l’attractivité résidentielle du littoral Mbourois (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Ousmane Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modou NDIAYE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions KALA-Hermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités en Afrique de l’Ouest, Peuplement, territoires et intégration régionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions KALA-Hermann, p. 71-88., 2022, 979 1 0370 1973 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mbed mi sonu na » La rue n’en peut plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modou NDIAYE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Ateliers internationaux de maîtrise d’œuvre urbaine Le Verger rue de la Gare 95000 Cergy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et vie urbaine, 15 ans de présence et d’expériences dans les villes africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Ateliers internationaux de maîtrise d’œuvre urbaine, pp.P24, 2021, 979-10-93009-14-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1552,114 +1647,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assainissement public et pratiques populaires à Thiès : un espace urbain dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Cheikh Anta DIOP de Dakar (Sénégal), 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017ICME0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04932539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1727,51 +1822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D7DE01D"/>
+    <w:nsid w:val="B7CB5EFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1875,51 +1970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9FA8CC74"/>
+    <w:nsid w:val="656A441C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2109,51 +2204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/babacar-diouf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/339250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934735v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndour Biram" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo Ramatoulaye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931666v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biram Ndour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Thiandoum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Faye Ndiaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ousmane Cass&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou NDIAYE" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932441v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932381v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ousmane CASSE" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Mbaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senegal.harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gomis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatoulaye Diallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ndiaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Ngom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04932539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ICME0014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/babacar-diouf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/339250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475944v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ousmane CASSE" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa FALL" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934735v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndour Biram" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo Ramatoulaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931666v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biram Ndour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Thiandoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Faye Ndiaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ousmane Cass&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou NDIAYE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932381v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Mbaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://senegal.harmattan.fr/index.asp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Ngom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Faye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gomis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatoulaye Diallo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ndiaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931669v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04932539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017ICME0014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>