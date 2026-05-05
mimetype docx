--- v0 (2026-04-13)
+++ v1 (2026-05-05)
@@ -715,295 +715,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoagra - Intérêt de la mycorhization dans les pratiques agricoles et d’agroforesterie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Arbuscular Mycorrhizal Colonization in Walnut Plantations: The Contribution of Cover Crops and Soil Microbial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Thioye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Casieri</w:t>
+                <w:t xml:space="preserve">Naouel Chaftar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art30⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture12010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697230v1</w:t>
+                <w:t xml:space="preserve">hal-03542433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Arbuscular Mycorrhizal Colonization in Walnut Plantations: The Contribution of Cover Crops and Soil Microbial Communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Mycoagra - Intérêt de la mycorhization dans les pratiques agricoles et d’agroforesterie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hirissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naouel Chaftar</w:t>
+                <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.383-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agriculture12010001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542433v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal inoculation increases fruit production without disturbance of native arbuscular mycorrhizal community in jujube tree orchards (Senegal)</w:t>
               </w:r>
@@ -1676,221 +1676,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie du sol à travers les symbioses microbiennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prebiotics as a Soil Biosolution: Shaping Microbial Community Structure and Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Edelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSIBILITÉ DES PLANTES mythes et réalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Nationale d’Horticulture de France (SNHF), Feb 2025, Terres-de-Caux (Normandie), France</w:t>
+              <w:t xml:space="preserve">International Congress on Biosolutions 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BioV; BesTim, Sep 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05159802v1</w:t>
+                <w:t xml:space="preserve">hal-05307346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prebiotics as a Soil Biosolution: Shaping Microbial Community Structure and Function</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La vie du sol à travers les symbioses microbiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Biosolutions 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BioV; BesTim, Sep 2025, Perpignan, France</w:t>
+              <w:t xml:space="preserve">SENSIBILITÉ DES PLANTES mythes et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Nationale d’Horticulture de France (SNHF), Feb 2025, Terres-de-Caux (Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307346v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t>
               </w:r>
@@ -2277,109 +2277,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Mycorrhizal Dynamics in Alfalfa Cultivation: Influence of Plant Age and Soil Tillage</w:t>
+                <w:t xml:space="preserve">Linking Agricultural Management to Soil Microbial Dynamics: How Organic Matter, Biocontrol, and Crop Management Shape Soil Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Thiebeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Soil Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Helsiinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05159656v1</w:t>
+                <w:t xml:space="preserve">hal-05159649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Prebiotics on Zea Mays L. Growth and Rhizosphere Microbial Communities in Drought Stress: to Understanding and Beyond</w:t>
               </w:r>
@@ -2404,51 +2447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernardon-Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2484,286 +2527,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioindicateurs des sols pour comprendre les modes d’action de prébiotiques dans la rhizosphère de Zea mays L.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding Mycorrhizal Dynamics in Alfalfa Cultivation: Influence of Plant Age and Soil Tillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thiebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les indicateurs biologiques opérationnels de la santé des sols</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology of Soil Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132815v1</w:t>
+                <w:t xml:space="preserve">hal-05159656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Agricultural Management to Soil Microbial Dynamics: How Organic Matter, Biocontrol, and Crop Management Shape Soil Ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioindicateurs des sols pour comprendre les modes d’action de prébiotiques dans la rhizosphère de Zea mays L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Edelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Soil Microorganisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les indicateurs biologiques opérationnels de la santé des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Romainville - Grand Paris, France. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.26270.04168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05159649v1</w:t>
+                <w:t xml:space="preserve">hal-05132815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t>
               </w:r>
@@ -3159,51 +3159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3517,746 +3517,746 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Melanie Bressan</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t>
+              <w:t xml:space="preserve">Landscape 2021 - Diversity for sustainable and resilient agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097911v1</w:t>
+                <w:t xml:space="preserve">hal-04374929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bressan</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021 - Diversity for sustainable and resilient agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374929v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean.</w:t>
+                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hirissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10093337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277852v1</w:t>
+                <w:t xml:space="preserve">hal-02565247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vegetal cover on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
+                <w:t xml:space="preserve">Beneficial soil bioindicators and technical itineraries on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rouen (FR), France</w:t>
+              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Wageningen / Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277836v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean</w:t>
+                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hirissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su10093337⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02565247v1</w:t>
+                <w:t xml:space="preserve">hal-04277852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial soil bioindicators and technical itineraries on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
+                <w:t xml:space="preserve">Influence of vegetal cover on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hirissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Wageningen / Netherlands, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rouen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277814v1</w:t>
+                <w:t xml:space="preserve">hal-04277836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence and effectiveness of &amp;lt;em&amp;gt;Rhizophagus irregularis&amp;lt;/em&amp;gt; isolate IR27 on the fruit production of jujube trees in a semi-arid field condition</w:t>
               </w:r>
@@ -4671,51 +4671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20B60158"/>
+    <w:nsid w:val="852C274F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4902,51 +4902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/babacar-thioye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2954-8363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311342v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bucaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-023-01517-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. B&#226;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guissou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duponnois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2023.06.047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirissou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art30" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03542433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12010001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacry Kane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumacor Fall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00757-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mania de Faria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00935-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.12.033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0875-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159802v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thiebeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26270.04168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12446.51526" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093337" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277814v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574158v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/babacar-thioye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2954-8363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311342v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bucaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-023-01517-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. B&#226;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guissou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duponnois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2023.06.047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03542433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirissou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12010001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art30" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacry Kane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumacor Fall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00757-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mania de Faria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00935-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.12.033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0875-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thiebeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26270.04168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12446.51526" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374929v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093337" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574158v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>