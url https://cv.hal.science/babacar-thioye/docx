--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -715,295 +715,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Arbuscular Mycorrhizal Colonization in Walnut Plantations: The Contribution of Cover Crops and Soil Microbial Communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mycoagra - Intérêt de la mycorhization dans les pratiques agricoles et d’agroforesterie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Hirissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Naouel Chaftar</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Casieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriculture12010001⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.383-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542433v1</w:t>
+                <w:t xml:space="preserve">hal-03697230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoagra - Intérêt de la mycorhization dans les pratiques agricoles et d’agroforesterie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Understanding Arbuscular Mycorrhizal Colonization in Walnut Plantations: The Contribution of Cover Crops and Soil Microbial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Thioye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Casieri</w:t>
+                <w:t xml:space="preserve">Naouel Chaftar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 85, pp.383-391. </w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriculture12010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697230v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal inoculation increases fruit production without disturbance of native arbuscular mycorrhizal community in jujube tree orchards (Senegal)</w:t>
               </w:r>
@@ -1551,678 +1551,678 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking Soil's Potential Through Prebiotics' Application: Influences on Microbial community, Enzymatic Activity, and Metabolic Diversity</w:t>
+                <w:t xml:space="preserve">Prebiotics as a Soil Biosolution: Shaping Microbial Community Structure and Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Edelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biostimulants Europe Summit 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACI, Jan 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">International Congress on Biosolutions 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BioV; BesTim, Sep 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926186v1</w:t>
+                <w:t xml:space="preserve">hal-05307346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prebiotics as a Soil Biosolution: Shaping Microbial Community Structure and Function</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La vie du sol à travers les symbioses microbiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Biosolutions 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BioV; BesTim, Sep 2025, Perpignan, France</w:t>
+              <w:t xml:space="preserve">SENSIBILITÉ DES PLANTES mythes et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Nationale d’Horticulture de France (SNHF), Feb 2025, Terres-de-Caux (Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307346v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie du sol à travers les symbioses microbiennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unlocking Soil's Potential Through Prebiotics' Application: Influences on Microbial community, Enzymatic Activity, and Metabolic Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Edelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSIBILITÉ DES PLANTES mythes et réalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Nationale d’Horticulture de France (SNHF), Feb 2025, Terres-de-Caux (Normandie), France</w:t>
+              <w:t xml:space="preserve">Biostimulants Europe Summit 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACI, Jan 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05159802v1</w:t>
+                <w:t xml:space="preserve">hal-04926186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Thioye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
+                <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Marraccini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Cusset</w:t>
+                <w:t xml:space="preserve">Magali Maniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SFR Norvege</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374951v1</w:t>
+                <w:t xml:space="preserve">hal-04579385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Normandie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lisa Castel</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauchois Anne</w:t>
+                <w:t xml:space="preserve">Adeline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Maniez</w:t>
+                <w:t xml:space="preserve">Elodie Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SFR Norvege</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, SAINT MALO, France</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579385v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PROVEG (PROtéines VEGétales) : Évaluation de la durabilité des cultures mineures dans la région Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la SFR Norvege</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
@@ -2277,493 +2277,493 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Agricultural Management to Soil Microbial Dynamics: How Organic Matter, Biocontrol, and Crop Management Shape Soil Ecology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
+                <w:t xml:space="preserve">Effects of Prebiotics on Zea Mays L. Growth and Rhizosphere Microbial Communities in Drought Stress: to Understanding and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Edelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bressan</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernardon-Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Soil Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Helsiinki, Finland</w:t>
+              <w:t xml:space="preserve">The 5th International Conference on Ecology of Soil Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05159649v1</w:t>
+                <w:t xml:space="preserve">hal-05307406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Prebiotics on Zea Mays L. Growth and Rhizosphere Microbial Communities in Drought Stress: to Understanding and Beyond</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding Mycorrhizal Dynamics in Alfalfa Cultivation: Influence of Plant Age and Soil Tillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Thioye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thiebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Ecology of Soil Microorganisms</w:t>
+              <w:t xml:space="preserve">Ecology of Soil Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307406v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05159656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Mycorrhizal Dynamics in Alfalfa Cultivation: Influence of Plant Age and Soil Tillage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioindicateurs des sols pour comprendre les modes d’action de prébiotiques dans la rhizosphère de Zea mays L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Edelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Soil Microorganisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les indicateurs biologiques opérationnels de la santé des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Romainville - Grand Paris, France. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.26270.04168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05159656v1</w:t>
+                <w:t xml:space="preserve">hal-05132815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioindicateurs des sols pour comprendre les modes d’action de prébiotiques dans la rhizosphère de Zea mays L.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+                <w:t xml:space="preserve">Linking Agricultural Management to Soil Microbial Dynamics: How Organic Matter, Biocontrol, and Crop Management Shape Soil Ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Thioye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Babacar Thioye</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les indicateurs biologiques opérationnels de la santé des sols</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology of Soil Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Helsiinki, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132815v1</w:t>
+                <w:t xml:space="preserve">hal-05159649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of two commercial prebiotics, K1® and NUTRIGEO L®, on soil’s fertility parameters</w:t>
               </w:r>
@@ -3146,90 +3146,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la durabilité de cultures mineures, riches en protéines, en région Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Open AgriFood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
@@ -3297,51 +3297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3504,759 +3504,759 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bressan</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021 - Diversity for sustainable and resilient agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374929v1</w:t>
+                <w:t xml:space="preserve">hal-04097911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Melanie Bressan</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t>
+              <w:t xml:space="preserve">Landscape 2021 - Diversity for sustainable and resilient agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097911v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean</w:t>
+                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565247v1</w:t>
+                <w:t xml:space="preserve">hal-04277852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial soil bioindicators and technical itineraries on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
+                <w:t xml:space="preserve">Influence of vegetal cover on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hirissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Wageningen / Netherlands, Netherlands</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rouen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277814v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean.</w:t>
+                <w:t xml:space="preserve">Behavior of mycorrhizal communities in agroforestry: Case of the walnut plantations associated with maize and faba bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Montpellier (34000), France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10093337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277852v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vegetal cover on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
+                <w:t xml:space="preserve">Beneficial soil bioindicators and technical itineraries on walnut trees mycorrhization under agroforestry and agricultural systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hirissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rouen (FR), France</w:t>
+              <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Wageningen / Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277836v1</w:t>
+                <w:t xml:space="preserve">hal-04277814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence and effectiveness of &amp;lt;em&amp;gt;Rhizophagus irregularis&amp;lt;/em&amp;gt; isolate IR27 on the fruit production of jujube trees in a semi-arid field condition</w:t>
               </w:r>
@@ -4671,51 +4671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="852C274F"/>
+    <w:nsid w:val="962AC789"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4902,51 +4902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/babacar-thioye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2954-8363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311342v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bucaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-023-01517-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. B&#226;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guissou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duponnois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2023.06.047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03542433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirissou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12010001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art30" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacry Kane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumacor Fall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00757-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mania de Faria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00935-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.12.033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0875-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159649v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thiebeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132815v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26270.04168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12446.51526" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374929v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093337" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277852v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574158v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/babacar-thioye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2954-8363" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311342v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Edelman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bucaille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101081" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture14071115" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-023-01517-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. B&#226;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guissou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duponnois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2023.06.047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirissou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Casieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art30" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03542433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Chaftar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture12010001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanguin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacry Kane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ndiaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumacor Fall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00757-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129085v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Redecker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mania de Faria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-00935-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.12.033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0875-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cauchois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159802v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maniez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thiebeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26270.04168" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756757v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279214v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12446.51526" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259990v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374929v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02565247v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093337" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277814v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574158v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>