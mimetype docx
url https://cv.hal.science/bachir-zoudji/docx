--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bachir ZOUDJI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Prof. Bachir ZOUDJI obtained his PhD in Sport Science from the University Paul Sabatier Toulouse (France). Currently Full Professor, University Polytechnique Hauts-de-France (France). This research has outlets on designing the perfect tool for training soccer players and coaches and the development of a methodology for knowledge transmission via imaging technologies. ZOUDJI Bachir is one of four members of inventors &amp;quot;SIMULFOOT.&amp;quot; 3D simulator / video for learning and analyzing tactical football. Bachir ZOUDJI has coedited the book “Le football dans tous ses états: Évolutions et questions d'actualité” to De Boeck editions (2015). In 2009, He Editor is the first French Scientific Football book titled Science & Football &amp;quot;Current Research and Knowledge.&amp;quot; He has published over scientific articles in this field. He gave over 30 lectures on football in International Congress and Conferences around the World. Bachir ZOUDJI is a founding member and President of the &amp;quot;International Society of Sports Sciences in the Arab World (I3SAW).&amp;quot; Head of I3SAW theme Science and Football (I3SAW).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soccer coaches note-taking during video analysis of a match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Congress of the European College of Sport Science in RIMINI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, RIMINI, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Tactical Memorization in Football: The Role of Feedback Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Mliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARDI DES CHERCHEURS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, MONS BELGIQUE, France. 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the memorization of tactical soccer scenes: Investigating the role of drawing according to visuospatial abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size of use of knowledge of tactical actions in elite youth footballers: U-13, U-15 and U-18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mons- campus de l’Université de Mons (Présentiel), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emotions joy and anger as part of the psychological momentum in soccer coaches during game management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumédine Bouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Berne, Switzerland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reliability in the assessment of tactical knowledge in young elite footballers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Médecine t des Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of tactical lexicon among young footballers 12 to 15 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The annual congress of the European college of sport science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TACTICAL LEXICAL KNOWLEDGE OF SOCCER BY AGE 15 AND 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the European Congress of Sport Science (ECSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaël Guilhem, Jul 2023, Paris palais des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie Numérique, Big-Data et Intelligence Artificielle : Les conséquences de cette révolution sur les métiers du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International Formation des Métiers du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Algérie 3, May 2023, Dely Ibrahim, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Technologies Numériques, Big-Data et IA : Opportunité pour le football et un grand chalenge pour les entraineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Sports Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Constantine, May 2023, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Coach Pointing Gestures and Players; Expertise on Visual Attention and Memorization of Tactical Scenes in Basketball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The annual congress of the European college of sport science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning basketball tactics through imagination: investigating the role of time of testing and expertise level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Mguidich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The annual congress of the European college of sport science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle et Sport de Haut-Niveau : Cas du Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès National de Médecine et des Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie Numérique, Big-Data et Intelligence Artificielle : Evaluer, Contrôler, Optimiser (Cas du Football)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire sur IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Djilali, May 2023, Miliana, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Nouvelles Technologies, Big Data et IA au service du sport de Haut Niveau : Cas du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le domaine STAPS à la lumière des mutations mondiales contemporaines : Réalité, Défis et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Education Physique et Sportive, May 2022, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques, Big-Data et IA : Nouveau « Dopage » du Sport de Haut Niveau : (Cas du football)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologies & Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Edition of the International Congress of the High Institute of Sport and Physical Education of Sfax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futur du football : Intelligence artificielle et coaching en compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on football technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée Tactique : Au cœur du cerveau des entraîneurs de Football de Haut-Niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on football tactics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of visuospatial abilities on the memorization of a dynamic soccer scene for beginner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, ElJadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Tactical Movements from Verbal and Pictorial Representations: The Role of Mental Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of tactical lexicon among young footballers 12 to 15 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, El-Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaching a soccer match: From « human intelligence » to « artificial intelligence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do felt emotions influence trainers’ decisions during a football match?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumédine Bouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do team players' brains connect and disconnect: a football case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9de Sport Congres, Een multidisciplinaire aanpak Zaterdag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension et Mémorisation des systemes de jeu chez les joueurs et les entraineurs : Pouvoirs et limites du cerveau !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et limites du cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Belgique du Football, Mar 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instructional Efficiency of Static and Animated Soccer Scenes: An Expertise Reversal Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Wolrd Conference on Science and Soccer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can images be used to develop tactical skills in soccer players?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Days of fundamentals in sport psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ghent, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimulFoot : un outil technologique pour l'analyse et la formation tactique en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Llucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sequeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions prospectives du professionnalisme sportif en Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimulFoot entraînement, un outil de simulation pour les entraîneurs et les joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Llucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sequeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque International Football &amp; Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of coach’s gaze guidance on memorization of tactical movements in basketball: an eye tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Journal of Exercise and Sport Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12662-023-00907-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does imagination enhance learning? A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Mguidich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-023-00754-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using pointing gestures to convey tactical information: investigating the roles of expertise and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (7), pp.2238-2248. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-023-01806-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Tactical Learning by Imagination: Effects of Expertise and Time of Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Mguidich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220973.2023.2287456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eye-tracking study of how coach's nonverbal communication affects memorization of basketball tactical scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.1964-1977. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17479541231177003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity and reliability of the Arabic sedentary behavior questionnaire among university students aged between 18–30 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Almasoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Aljahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naweed Alzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nozha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-023-15030-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches' Pointing Gestures as Means to Convey Tactical Information in Basketball: An Eye-Tracking Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1--14. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2022.2138498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of static and dynamic tests to the assessment of visuospatial abilities among adult males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (5), pp.647-656. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2022.2029460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Soccer Players’ Memorization of Soccer Tactics: Effects of Visual Realism, Soccer Expertise, and Visuospatial Abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (3), pp.747-766. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00315125221076448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of visual realism and visuospatial abilities on memorizing soccer tactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imagery Research in Sport and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jirspa-2021-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of visuospatial abilities and the level of expertise in memorising soccer animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.1033-1048. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197x.2021.1940240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of visuospatial abilities in memorizing animations among soccer players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imagery Research in Sport and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jirspa-2020-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating Dynamic Behaviors in Basketball: The Role of Verbal Instructions and Arrow Symbols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91 (2), pp.219--227. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02701367.2019.1657553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which representation is best for communicating dynamic information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (7), pp.943-951. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09658211.2019.1609520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Social Cohesion and Task Cohesion in the Context of Tunisian Professional Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghari Oussema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jlassi Aicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Imen Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elloumi Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20431/2454-6380.0504005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaining or Losing Team Ball Possession: The Dynamics of Momentum Perception and Strategic Choice in Football Coaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Briki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of time on memorization of soccer scenes presentation formats and expertise reversal effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Porter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (5), pp.456 - 479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving versus inferring movements to understand dynamic events: The influence of content complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.70-75. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise reversal for different forms of instructional designs in dynamic visual representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.756-767. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.12167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving learning from animated soccer scenes: Evidence for the expertise reversal effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid A.E Spanjers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.339-349. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2014.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Tactical Skills through the Use of Static and Dynamic Soccer Visualizations: An Expert–Nonexpert Differences Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (3), pp.326-340. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10413200.2012.735342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using segmentation to support the learning from animated soccer scenes: An effect of prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid A.E. Spanjers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.154-160. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2012.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expertise Reversal Effect for Sequential Presentation in Dynamic Soccer Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (3), pp.260-269. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jsep.35.3.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Presentation Format and Expertise on Attacking-Drill Memorization in Soccer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.234-248. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10413200.2012.718312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympisme : Développement des sciences et apport des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal algérien de médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XIX (numéro Special), pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of the mnemonic system of expert soccer players under overload of the working memory in a simulated decision-making task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Debû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.18-26. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2009.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise Cognitif en Sports Collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue STAPS Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.24-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skilled memory performance in soccer coaches and players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Locquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allister Mcrobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (s1), pp.S28-S37. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jsep.30.s1.s28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques fonctionnelles du système mnémonique des experts et des novices dans les pratiques sportives à dominante décisionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Debû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.9-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise and implicit memory: differential repetition priming effects on decision making in experienced and a inexperienced soccer players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3), pp.189-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces mnésiques des téléspectateurs en fonction du niveau d’expertise : Une étude exploratoire sur la danse rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulekbache-Mazouz Hafida; Galinon-Melenec Béatrice; Merviel, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une école de la pensée de la trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, CNRS Editions, pp.207 - 226, 2021, L’Homme-trace, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Présenter l’Image pour Favoriser l’Apprentissage Tactique en Sports Collectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nizar Souissi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des données de la recherche à l’entraînement sportif?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire National du Sport, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image, multimedia & new technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Sciences and football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Valenciennes, France. Presses universitaires de Valenciennes, 201 p., 2016, 978-2-36424-048-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football dans tous ses états , Regards croisés sur les acteurs du ballon rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Superieur, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science & Football - Recherches et connaissances actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Valenciennes, 2009, 978-2-905725-16-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science & Football: Recherches et Connaissances Actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bachir ZOUDJI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Prof. Bachir ZOUDJI obtained his PhD in Sport Science from the University Paul Sabatier Toulouse (France). Currently Full Professor, University Polytechnique Hauts-de-France (France). This research has outlets on designing the perfect tool for training soccer players and coaches and the development of a methodology for knowledge transmission via imaging technologies. ZOUDJI Bachir is one of four members of inventors &amp;quot;SIMULFOOT.&amp;quot; 3D simulator / video for learning and analyzing tactical football. Bachir ZOUDJI has coedited the book “Le football dans tous ses états: Évolutions et questions d'actualité” to De Boeck editions (2015). In 2009, He Editor is the first French Scientific Football book titled Science & Football &amp;quot;Current Research and Knowledge.&amp;quot; He has published over scientific articles in this field. He gave over 30 lectures on football in International Congress and Conferences around the World. Bachir ZOUDJI is a founding member and President of the &amp;quot;International Society of Sports Sciences in the Arab World (I3SAW).&amp;quot; Head of I3SAW theme Science and Football (I3SAW).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soccer coaches note-taking during video analysis of a match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Congress of the European College of Sport Science in RIMINI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, RIMINI, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Tactical Memorization in Football: The Role of Feedback Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Mliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARDI DES CHERCHEURS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, MONS BELGIQUE, France. 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the memorization of tactical soccer scenes: Investigating the role of drawing according to visuospatial abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size of use of knowledge of tactical actions in elite youth footballers: U-13, U-15 and U-18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mons- campus de l’Université de Mons (Présentiel), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emotions joy and anger as part of the psychological momentum in soccer coaches during game management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumédine Bouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Berne, Switzerland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reliability in the assessment of tactical knowledge in young elite footballers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Médecine t des Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of tactical lexicon among young footballers 12 to 15 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The annual congress of the European college of sport science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Coach Pointing Gestures and Players; Expertise on Visual Attention and Memorization of Tactical Scenes in Basketball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The annual congress of the European college of sport science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Technologies Numériques, Big-Data et IA : Opportunité pour le football et un grand chalenge pour les entraineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Sports Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Constantine, May 2023, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TACTICAL LEXICAL KNOWLEDGE OF SOCCER BY AGE 15 AND 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the European Congress of Sport Science (ECSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaël Guilhem, Jul 2023, Paris palais des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie Numérique, Big-Data et Intelligence Artificielle : Les conséquences de cette révolution sur les métiers du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International Formation des Métiers du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Algérie 3, May 2023, Dely Ibrahim, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning basketball tactics through imagination: investigating the role of time of testing and expertise level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Mguidich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The annual congress of the European college of sport science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle et Sport de Haut-Niveau : Cas du Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès National de Médecine et des Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie Numérique, Big-Data et Intelligence Artificielle : Evaluer, Contrôler, Optimiser (Cas du Football)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire sur IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Djilali, May 2023, Miliana, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Nouvelles Technologies, Big Data et IA au service du sport de Haut Niveau : Cas du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le domaine STAPS à la lumière des mutations mondiales contemporaines : Réalité, Défis et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Education Physique et Sportive, May 2022, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques, Big-Data et IA : Nouveau « Dopage » du Sport de Haut Niveau : (Cas du football)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologies & Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Edition of the International Congress of the High Institute of Sport and Physical Education of Sfax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée Tactique : Au cœur du cerveau des entraîneurs de Football de Haut-Niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on football tactics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futur du football : Intelligence artificielle et coaching en compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on football technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of visuospatial abilities on the memorization of a dynamic soccer scene for beginner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, ElJadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Tactical Movements from Verbal and Pictorial Representations: The Role of Mental Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of tactical lexicon among young footballers 12 to 15 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, El-Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaching a soccer match: From « human intelligence » to « artificial intelligence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do felt emotions influence trainers’ decisions during a football match?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumédine Bouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do team players' brains connect and disconnect: a football case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9de Sport Congres, Een multidisciplinaire aanpak Zaterdag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension et Mémorisation des systemes de jeu chez les joueurs et les entraineurs : Pouvoirs et limites du cerveau !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et limites du cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Belgique du Football, Mar 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instructional Efficiency of Static and Animated Soccer Scenes: An Expertise Reversal Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Wolrd Conference on Science and Soccer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can images be used to develop tactical skills in soccer players?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Days of fundamentals in sport psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ghent, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimulFoot : un outil technologique pour l'analyse et la formation tactique en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Llucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sequeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions prospectives du professionnalisme sportif en Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimulFoot entraînement, un outil de simulation pour les entraîneurs et les joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Llucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sequeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque International Football &amp; Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of coach’s gaze guidance on memorization of tactical movements in basketball: an eye tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Journal of Exercise and Sport Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12662-023-00907-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does imagination enhance learning? A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Mguidich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-023-00754-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using pointing gestures to convey tactical information: investigating the roles of expertise and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (7), pp.2238-2248. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-023-01806-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Tactical Learning by Imagination: Effects of Expertise and Time of Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Mguidich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220973.2023.2287456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eye-tracking study of how coach's nonverbal communication affects memorization of basketball tactical scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.1964-1977. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17479541231177003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity and reliability of the Arabic sedentary behavior questionnaire among university students aged between 18–30 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Almasoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Aljahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naweed Alzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nozha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-023-15030-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches' Pointing Gestures as Means to Convey Tactical Information in Basketball: An Eye-Tracking Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1--14. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2022.2138498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of static and dynamic tests to the assessment of visuospatial abilities among adult males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (5), pp.647-656. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2022.2029460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Soccer Players’ Memorization of Soccer Tactics: Effects of Visual Realism, Soccer Expertise, and Visuospatial Abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (3), pp.747-766. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00315125221076448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of visual realism and visuospatial abilities on memorizing soccer tactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imagery Research in Sport and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jirspa-2021-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of visuospatial abilities and the level of expertise in memorising soccer animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.1033-1048. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197x.2021.1940240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of visuospatial abilities in memorizing animations among soccer players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imagery Research in Sport and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jirspa-2020-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating Dynamic Behaviors in Basketball: The Role of Verbal Instructions and Arrow Symbols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91 (2), pp.219--227. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02701367.2019.1657553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which representation is best for communicating dynamic information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (7), pp.943-951. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09658211.2019.1609520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Social Cohesion and Task Cohesion in the Context of Tunisian Professional Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghari Oussema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jlassi Aicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Imen Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elloumi Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20431/2454-6380.0504005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaining or Losing Team Ball Possession: The Dynamics of Momentum Perception and Strategic Choice in Football Coaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Briki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of time on memorization of soccer scenes presentation formats and expertise reversal effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Porter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (5), pp.456 - 479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving versus inferring movements to understand dynamic events: The influence of content complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.70-75. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise reversal for different forms of instructional designs in dynamic visual representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.756-767. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.12167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving learning from animated soccer scenes: Evidence for the expertise reversal effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid A.E Spanjers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.339-349. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2014.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Tactical Skills through the Use of Static and Dynamic Soccer Visualizations: An Expert–Nonexpert Differences Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (3), pp.326-340. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10413200.2012.735342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using segmentation to support the learning from animated soccer scenes: An effect of prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid A.E. Spanjers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.154-160. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2012.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expertise Reversal Effect for Sequential Presentation in Dynamic Soccer Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (3), pp.260-269. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jsep.35.3.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Presentation Format and Expertise on Attacking-Drill Memorization in Soccer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.234-248. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10413200.2012.718312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympisme : Développement des sciences et apport des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal algérien de médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XIX (numéro Special), pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of the mnemonic system of expert soccer players under overload of the working memory in a simulated decision-making task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Debû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.18-26. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2009.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise Cognitif en Sports Collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue STAPS Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.24-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skilled memory performance in soccer coaches and players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Locquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allister Mcrobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (s1), pp.S28-S37. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jsep.30.s1.s28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques fonctionnelles du système mnémonique des experts et des novices dans les pratiques sportives à dominante décisionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Debû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.9-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise and implicit memory: differential repetition priming effects on decision making in experienced and a inexperienced soccer players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3), pp.189-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces mnésiques des téléspectateurs en fonction du niveau d’expertise : Une étude exploratoire sur la danse rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulekbache-Mazouz Hafida; Galinon-Melenec Béatrice; Merviel, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une école de la pensée de la trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, CNRS Editions, pp.207 - 226, 2021, L’Homme-trace, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Présenter l’Image pour Favoriser l’Apprentissage Tactique en Sports Collectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nizar Souissi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des données de la recherche à l’entraînement sportif?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire National du Sport, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image, multimedia & new technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Sciences and football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Valenciennes, France. Presses universitaires de Valenciennes, 201 p., 2016, 978-2-36424-048-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football dans tous ses états , Regards croisés sur les acteurs du ballon rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Superieur, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science & Football: Recherches et Connaissances Actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science & Football - Recherches et connaissances actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Valenciennes, 2009, 978-2-905725-16-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300002v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Tahri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Zoudji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Mliki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Mahfoudh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04598398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04551511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Acoumambo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jannes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;dine Bouriche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04860995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Ben Chikha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;men Khacharem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Mguidich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493626v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493914v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Kalyuga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ripoll" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Llucia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mavromatis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sequeira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12662-023-00907-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00754-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01806-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220973.2023.2287456" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541231177003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alahmadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Almasoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Aljahani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naweed Alzaman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Nozha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15030-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2022.2138498" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04451295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2022.2029460" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221076448" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jirspa-2021-0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197x.2021.1940240" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jirspa-2020-0002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2019.1657553" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2019.1609520" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghari Oussema" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jlassi Aicha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Imen Ben" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elloumi Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20431/2454-6380.0504005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Briki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Porter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.03.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482290v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.12167" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N92S1219-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03274601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid A.E Spanjers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.03.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2012.735342" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502410v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid A.E. Spanjers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2012.10.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.35.3.260" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2012.718312" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482881v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502492v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Deb&#251;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2009.05.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHKN94K7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Locquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allister Mcrobert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ford" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Williams" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.30.s1.s28" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482348v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coasne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03279121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Khacharem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488697v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300002v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Tahri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Zoudji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Mliki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Mahfoudh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04598398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04551511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Acoumambo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jannes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;dine Bouriche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Ben Chikha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;men Khacharem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04860995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Mguidich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493914v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Kalyuga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ripoll" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Llucia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mavromatis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sequeira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12662-023-00907-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00754-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01806-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220973.2023.2287456" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541231177003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alahmadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Almasoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Aljahani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naweed Alzaman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Nozha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15030-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2022.2138498" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04451295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2022.2029460" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221076448" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jirspa-2021-0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197x.2021.1940240" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jirspa-2020-0002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2019.1657553" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2019.1609520" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghari Oussema" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jlassi Aicha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Imen Ben" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elloumi Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20431/2454-6380.0504005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Briki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Porter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.03.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482290v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.12167" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N92S1219-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03274601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid A.E Spanjers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.03.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2012.735342" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502410v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid A.E. Spanjers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2012.10.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.35.3.260" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2012.718312" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482881v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502492v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Deb&#251;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2009.05.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHKN94K7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Locquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allister Mcrobert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ford" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Williams" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.30.s1.s28" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482348v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coasne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03279121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Khacharem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>