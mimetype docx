--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bachir ZOUDJI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Prof. Bachir ZOUDJI obtained his PhD in Sport Science from the University Paul Sabatier Toulouse (France). Currently Full Professor, University Polytechnique Hauts-de-France (France). This research has outlets on designing the perfect tool for training soccer players and coaches and the development of a methodology for knowledge transmission via imaging technologies. ZOUDJI Bachir is one of four members of inventors &amp;quot;SIMULFOOT.&amp;quot; 3D simulator / video for learning and analyzing tactical football. Bachir ZOUDJI has coedited the book “Le football dans tous ses états: Évolutions et questions d'actualité” to De Boeck editions (2015). In 2009, He Editor is the first French Scientific Football book titled Science & Football &amp;quot;Current Research and Knowledge.&amp;quot; He has published over scientific articles in this field. He gave over 30 lectures on football in International Congress and Conferences around the World. Bachir ZOUDJI is a founding member and President of the &amp;quot;International Society of Sports Sciences in the Arab World (I3SAW).&amp;quot; Head of I3SAW theme Science and Football (I3SAW).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soccer coaches note-taking during video analysis of a match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Congress of the European College of Sport Science in RIMINI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, RIMINI, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Tactical Memorization in Football: The Role of Feedback Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Mliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARDI DES CHERCHEURS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, MONS BELGIQUE, France. 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the memorization of tactical soccer scenes: Investigating the role of drawing according to visuospatial abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size of use of knowledge of tactical actions in elite youth footballers: U-13, U-15 and U-18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mons- campus de l’Université de Mons (Présentiel), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emotions joy and anger as part of the psychological momentum in soccer coaches during game management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumédine Bouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Berne, Switzerland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reliability in the assessment of tactical knowledge in young elite footballers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Médecine t des Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of tactical lexicon among young footballers 12 to 15 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The annual congress of the European college of sport science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Coach Pointing Gestures and Players; Expertise on Visual Attention and Memorization of Tactical Scenes in Basketball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The annual congress of the European college of sport science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Technologies Numériques, Big-Data et IA : Opportunité pour le football et un grand chalenge pour les entraineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Sports Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Constantine, May 2023, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TACTICAL LEXICAL KNOWLEDGE OF SOCCER BY AGE 15 AND 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the European Congress of Sport Science (ECSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaël Guilhem, Jul 2023, Paris palais des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie Numérique, Big-Data et Intelligence Artificielle : Les conséquences de cette révolution sur les métiers du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International Formation des Métiers du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Algérie 3, May 2023, Dely Ibrahim, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning basketball tactics through imagination: investigating the role of time of testing and expertise level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Mguidich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The annual congress of the European college of sport science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle et Sport de Haut-Niveau : Cas du Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès National de Médecine et des Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie Numérique, Big-Data et Intelligence Artificielle : Evaluer, Contrôler, Optimiser (Cas du Football)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire sur IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Djilali, May 2023, Miliana, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Nouvelles Technologies, Big Data et IA au service du sport de Haut Niveau : Cas du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le domaine STAPS à la lumière des mutations mondiales contemporaines : Réalité, Défis et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Education Physique et Sportive, May 2022, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques, Big-Data et IA : Nouveau « Dopage » du Sport de Haut Niveau : (Cas du football)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologies & Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Edition of the International Congress of the High Institute of Sport and Physical Education of Sfax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée Tactique : Au cœur du cerveau des entraîneurs de Football de Haut-Niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on football tactics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futur du football : Intelligence artificielle et coaching en compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on football technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of visuospatial abilities on the memorization of a dynamic soccer scene for beginner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, ElJadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Tactical Movements from Verbal and Pictorial Representations: The Role of Mental Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of tactical lexicon among young footballers 12 to 15 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, El-Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaching a soccer match: From « human intelligence » to « artificial intelligence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do felt emotions influence trainers’ decisions during a football match?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumédine Bouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do team players' brains connect and disconnect: a football case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9de Sport Congres, Een multidisciplinaire aanpak Zaterdag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension et Mémorisation des systemes de jeu chez les joueurs et les entraineurs : Pouvoirs et limites du cerveau !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et limites du cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Belgique du Football, Mar 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instructional Efficiency of Static and Animated Soccer Scenes: An Expertise Reversal Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Wolrd Conference on Science and Soccer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can images be used to develop tactical skills in soccer players?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Days of fundamentals in sport psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ghent, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimulFoot : un outil technologique pour l'analyse et la formation tactique en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Llucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sequeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions prospectives du professionnalisme sportif en Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimulFoot entraînement, un outil de simulation pour les entraîneurs et les joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Llucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sequeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque International Football &amp; Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of coach’s gaze guidance on memorization of tactical movements in basketball: an eye tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Journal of Exercise and Sport Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12662-023-00907-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does imagination enhance learning? A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Mguidich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-023-00754-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using pointing gestures to convey tactical information: investigating the roles of expertise and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (7), pp.2238-2248. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-023-01806-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Tactical Learning by Imagination: Effects of Expertise and Time of Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Mguidich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220973.2023.2287456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eye-tracking study of how coach's nonverbal communication affects memorization of basketball tactical scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.1964-1977. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17479541231177003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity and reliability of the Arabic sedentary behavior questionnaire among university students aged between 18–30 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Almasoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Aljahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naweed Alzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nozha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-023-15030-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches' Pointing Gestures as Means to Convey Tactical Information in Basketball: An Eye-Tracking Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1--14. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2022.2138498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of static and dynamic tests to the assessment of visuospatial abilities among adult males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (5), pp.647-656. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2022.2029460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Soccer Players’ Memorization of Soccer Tactics: Effects of Visual Realism, Soccer Expertise, and Visuospatial Abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (3), pp.747-766. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00315125221076448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of visual realism and visuospatial abilities on memorizing soccer tactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imagery Research in Sport and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jirspa-2021-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of visuospatial abilities and the level of expertise in memorising soccer animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.1033-1048. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197x.2021.1940240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of visuospatial abilities in memorizing animations among soccer players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imagery Research in Sport and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jirspa-2020-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating Dynamic Behaviors in Basketball: The Role of Verbal Instructions and Arrow Symbols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91 (2), pp.219--227. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02701367.2019.1657553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which representation is best for communicating dynamic information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (7), pp.943-951. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09658211.2019.1609520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Social Cohesion and Task Cohesion in the Context of Tunisian Professional Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghari Oussema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jlassi Aicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Imen Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elloumi Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20431/2454-6380.0504005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaining or Losing Team Ball Possession: The Dynamics of Momentum Perception and Strategic Choice in Football Coaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Briki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of time on memorization of soccer scenes presentation formats and expertise reversal effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Porter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (5), pp.456 - 479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving versus inferring movements to understand dynamic events: The influence of content complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.70-75. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise reversal for different forms of instructional designs in dynamic visual representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.756-767. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.12167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving learning from animated soccer scenes: Evidence for the expertise reversal effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid A.E Spanjers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.339-349. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2014.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Tactical Skills through the Use of Static and Dynamic Soccer Visualizations: An Expert–Nonexpert Differences Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (3), pp.326-340. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10413200.2012.735342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using segmentation to support the learning from animated soccer scenes: An effect of prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid A.E. Spanjers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.154-160. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2012.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expertise Reversal Effect for Sequential Presentation in Dynamic Soccer Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (3), pp.260-269. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jsep.35.3.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Presentation Format and Expertise on Attacking-Drill Memorization in Soccer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.234-248. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10413200.2012.718312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympisme : Développement des sciences et apport des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal algérien de médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XIX (numéro Special), pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of the mnemonic system of expert soccer players under overload of the working memory in a simulated decision-making task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Debû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.18-26. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2009.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise Cognitif en Sports Collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue STAPS Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.24-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skilled memory performance in soccer coaches and players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Locquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allister Mcrobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (s1), pp.S28-S37. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jsep.30.s1.s28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques fonctionnelles du système mnémonique des experts et des novices dans les pratiques sportives à dominante décisionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Debû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.9-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise and implicit memory: differential repetition priming effects on decision making in experienced and a inexperienced soccer players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3), pp.189-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces mnésiques des téléspectateurs en fonction du niveau d’expertise : Une étude exploratoire sur la danse rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulekbache-Mazouz Hafida; Galinon-Melenec Béatrice; Merviel, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une école de la pensée de la trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, CNRS Editions, pp.207 - 226, 2021, L’Homme-trace, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Présenter l’Image pour Favoriser l’Apprentissage Tactique en Sports Collectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nizar Souissi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des données de la recherche à l’entraînement sportif?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire National du Sport, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image, multimedia & new technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Sciences and football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Valenciennes, France. Presses universitaires de Valenciennes, 201 p., 2016, 978-2-36424-048-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football dans tous ses états , Regards croisés sur les acteurs du ballon rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Superieur, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science & Football: Recherches et Connaissances Actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science & Football - Recherches et connaissances actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Valenciennes, 2009, 978-2-905725-16-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bachir ZOUDJI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Prof. Bachir ZOUDJI obtained his PhD in Sport Science from the University Paul Sabatier Toulouse (France). Currently Full Professor, University Polytechnique Hauts-de-France (France). This research has outlets on designing the perfect tool for training soccer players and coaches and the development of a methodology for knowledge transmission via imaging technologies. ZOUDJI Bachir is one of four members of inventors &amp;quot;SIMULFOOT.&amp;quot; 3D simulator / video for learning and analyzing tactical football. Bachir ZOUDJI has coedited the book “Le football dans tous ses états: Évolutions et questions d'actualité” to De Boeck editions (2015). In 2009, He Editor is the first French Scientific Football book titled Science & Football &amp;quot;Current Research and Knowledge.&amp;quot; He has published over scientific articles in this field. He gave over 30 lectures on football in International Congress and Conferences around the World. Bachir ZOUDJI is a founding member and President of the &amp;quot;International Society of Sports Sciences in the Arab World (I3SAW).&amp;quot; Head of I3SAW theme Science and Football (I3SAW).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soccer coaches note-taking during video analysis of a match</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Congress of the European College of Sport Science in RIMINI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, RIMINI, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size of use of knowledge of tactical actions in elite youth footballers: U-13, U-15 and U-18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mons- campus de l’Université de Mons (Présentiel), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Tactical Memorization in Football: The Role of Feedback Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Mliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARDI DES CHERCHEURS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, MONS BELGIQUE, France. 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the memorization of tactical soccer scenes: Investigating the role of drawing according to visuospatial abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emotions joy and anger as part of the psychological momentum in soccer coaches during game management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Jannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumédine Bouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Congress of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Berne, Switzerland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reliability in the assessment of tactical knowledge in young elite footballers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Médecine t des Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Coach Pointing Gestures and Players; Expertise on Visual Attention and Memorization of Tactical Scenes in Basketball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The annual congress of the European college of sport science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Technologies Numériques, Big-Data et IA : Opportunité pour le football et un grand chalenge pour les entraineurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Sports Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Constantine, May 2023, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TACTICAL LEXICAL KNOWLEDGE OF SOCCER BY AGE 15 AND 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the European Congress of Sport Science (ECSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gaël Guilhem, Jul 2023, Paris palais des congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie Numérique, Big-Data et Intelligence Artificielle : Les conséquences de cette révolution sur les métiers du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès International Formation des Métiers du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Algérie 3, May 2023, Dely Ibrahim, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of tactical lexicon among young footballers 12 to 15 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The annual congress of the European college of sport science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning basketball tactics through imagination: investigating the role of time of testing and expertise level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Mguidich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The annual congress of the European college of sport science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie Numérique, Big-Data et Intelligence Artificielle : Evaluer, Contrôler, Optimiser (Cas du Football)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire sur IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Djilali, May 2023, Miliana, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle et Sport de Haut-Niveau : Cas du Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès National de Médecine et des Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition, Nouvelles Technologies, Big Data et IA au service du sport de Haut Niveau : Cas du football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le domaine STAPS à la lumière des mutations mondiales contemporaines : Réalité, Défis et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d’Education Physique et Sportive, May 2022, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques, Big-Data et IA : Nouveau « Dopage » du Sport de Haut Niveau : (Cas du football)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Sciences du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologies & Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Edition of the International Congress of the High Institute of Sport and Physical Education of Sfax</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée Tactique : Au cœur du cerveau des entraîneurs de Football de Haut-Niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Conference on football tactics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futur du football : Intelligence artificielle et coaching en compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on football technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Tactical Movements from Verbal and Pictorial Representations: The Role of Mental Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of visuospatial abilities on the memorization of a dynamic soccer scene for beginner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, ElJadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of tactical lexicon among young footballers 12 to 15 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Acoumambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, El-Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaching a soccer match: From « human intelligence » to « artificial intelligence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, El Jadida, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do felt emotions influence trainers’ decisions during a football match?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumédine Bouriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Congress International I3SAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Stirling, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do team players' brains connect and disconnect: a football case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9de Sport Congres, Een multidisciplinaire aanpak Zaterdag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension et Mémorisation des systemes de jeu chez les joueurs et les entraineurs : Pouvoirs et limites du cerveau !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et limites du cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Belgique du Football, Mar 2017, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instructional Efficiency of Static and Animated Soccer Scenes: An Expertise Reversal Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Wolrd Conference on Science and Soccer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can images be used to develop tactical skills in soccer players?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Days of fundamentals in sport psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ghent, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimulFoot : un outil technologique pour l'analyse et la formation tactique en football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Llucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sequeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions prospectives du professionnalisme sportif en Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimulFoot entraînement, un outil de simulation pour les entraîneurs et les joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Llucia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Mavromatis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sequeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque International Football &amp; Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Valencienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using pointing gestures to convey tactical information: investigating the roles of expertise and complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (7), pp.2238-2248. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-023-01806-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Tactical Learning by Imagination: Effects of Expertise and Time of Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Mguidich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220973.2023.2287456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eye-tracking study of how coach's nonverbal communication affects memorization of basketball tactical scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (6), pp.1964-1977. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17479541231177003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity and reliability of the Arabic sedentary behavior questionnaire among university students aged between 18–30 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Almasoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Aljahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naweed Alzaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Nozha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-023-15030-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does imagination enhance learning? A systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Mguidich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-023-00754-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of coach’s gaze guidance on memorization of tactical movements in basketball: an eye tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Journal of Exercise and Sport Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12662-023-00907-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of static and dynamic tests to the assessment of visuospatial abilities among adult males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pinti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (5), pp.647-656. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2022.2029460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Soccer Players’ Memorization of Soccer Tactics: Effects of Visual Realism, Soccer Expertise, and Visuospatial Abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (3), pp.747-766. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00315125221076448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaches' Pointing Gestures as Means to Convey Tactical Information in Basketball: An Eye-Tracking Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Ben Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1--14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197X.2022.2138498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04226493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of visual realism and visuospatial abilities on memorizing soccer tactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Ait El Cadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imagery Research in Sport and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jirspa-2021-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of visuospatial abilities and the level of expertise in memorising soccer animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.1033-1048. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1612197x.2021.1940240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of visuospatial abilities in memorizing animations among soccer players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Ben Mahfoudh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imagery Research in Sport and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jirspa-2020-0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating Dynamic Behaviors in Basketball: The Role of Verbal Instructions and Arrow Symbols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91 (2), pp.219--227. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02701367.2019.1657553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which representation is best for communicating dynamic information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (7), pp.943-951. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09658211.2019.1609520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Social Cohesion and Task Cohesion in the Context of Tunisian Professional Football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghari Oussema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jlassi Aicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Imen Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elloumi Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports and Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (4), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20431/2454-6380.0504005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaining or Losing Team Ball Possession: The Dynamics of Momentum Perception and Strategic Choice in Football Coaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Briki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceiving versus inferring movements to understand dynamic events: The influence of content complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.70-75. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of time on memorization of soccer scenes presentation formats and expertise reversal effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Porter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (5), pp.456 - 479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving learning from animated soccer scenes: Evidence for the expertise reversal effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid A.E Spanjers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35, pp.339-349. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2014.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise reversal for different forms of instructional designs in dynamic visual representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.756-767. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.12167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using segmentation to support the learning from animated soccer scenes: An effect of prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid A.E. Spanjers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.154-160. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2012.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Expertise Reversal Effect for Sequential Presentation in Dynamic Soccer Visualizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (3), pp.260-269. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jsep.35.3.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Presentation Format and Expertise on Attacking-Drill Memorization in Soccer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.234-248. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10413200.2012.718312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Tactical Skills through the Use of Static and Dynamic Soccer Visualizations: An Expert–Nonexpert Differences Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (3), pp.326-340. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10413200.2012.735342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympisme : Développement des sciences et apport des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ripoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal algérien de médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XIX (numéro Special), pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of the mnemonic system of expert soccer players under overload of the working memory in a simulated decision-making task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Debû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology of Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.18-26. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychsport.2009.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise Cognitif en Sports Collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue STAPS Algérie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.24-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skilled memory performance in soccer coaches and players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Locquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allister Mcrobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (s1), pp.S28-S37. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jsep.30.s1.s28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise and implicit memory: differential repetition priming effects on decision making in experienced and a inexperienced soccer players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (3), pp.189-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques fonctionnelles du système mnémonique des experts et des novices dans les pratiques sportives à dominante décisionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Debû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.9-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces mnésiques des téléspectateurs en fonction du niveau d’expertise : Une étude exploratoire sur la danse rythmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boulekbache-Mazouz Hafida; Galinon-Melenec Béatrice; Merviel, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une école de la pensée de la trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, CNRS Editions, pp.207 - 226, 2021, L’Homme-trace, 978-2-271-13298-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Présenter l’Image pour Favoriser l’Apprentissage Tactique en Sports Collectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïmen Khacharem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nizar Souissi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des données de la recherche à l’entraînement sportif?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire National du Sport, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image, multimedia & new technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimen Khacharem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Sciences and football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Valenciennes, France. Presses universitaires de Valenciennes, 201 p., 2016, 978-2-36424-048-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le football dans tous ses états , Regards croisés sur les acteurs du ballon rond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Superieur, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science & Football: Recherches et Connaissances Actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01488697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science & Football - Recherches et connaissances actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Zoudji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Valenciennes, 2009, 978-2-905725-16-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300002v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Tahri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Zoudji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Mliki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Mahfoudh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04598398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04551511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Acoumambo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jannes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;dine Bouriche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Ben Chikha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;men Khacharem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04860995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Mguidich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493928v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493914v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Kalyuga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ripoll" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Llucia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mavromatis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sequeira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12662-023-00907-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00754-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472114v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01806-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220973.2023.2287456" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541231177003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alahmadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Almasoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Aljahani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naweed Alzaman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Nozha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15030-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2022.2138498" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04451295v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2022.2029460" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472148v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221076448" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jirspa-2021-0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197x.2021.1940240" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jirspa-2020-0002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2019.1657553" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2019.1609520" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghari Oussema" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jlassi Aicha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Imen Ben" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elloumi Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20431/2454-6380.0504005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Briki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Porter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472193v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.03.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482290v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.12167" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N92S1219-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03274601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid A.E Spanjers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.03.021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502416v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2012.735342" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502410v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid A.E. Spanjers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2012.10.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.35.3.260" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502424v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2012.718312" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482881v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502492v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Deb&#251;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2009.05.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHKN94K7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Locquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allister Mcrobert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ford" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Williams" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.30.s1.s28" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482348v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coasne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03279121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Khacharem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300002v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Tahri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Zoudji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04551511v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Acoumambo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Mliki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Ben Mahfoudh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Ait El Cadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04598398v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Tlili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01693549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jannes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boum&#233;dine Bouriche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Ben Chikha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;men Khacharem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04860995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493400v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Mguidich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Kalyuga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04493872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ripoll" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Llucia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mavromatis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sequeira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287596v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01806-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472112v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220973.2023.2287456" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541231177003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alahmadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Almasoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Aljahani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naweed Alzaman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Nozha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15030-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472115v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00754-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472139v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12662-023-00907-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04451295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pinti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2022.2029460" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221076448" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2022.2138498" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472156v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jirspa-2021-0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197x.2021.1940240" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jirspa-2020-0002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2019.1657553" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2019.1609520" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghari Oussema" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jlassi Aicha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Imen Ben" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elloumi Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20431/2454-6380.0504005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Briki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01019" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472193v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.03.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Porter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03274601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid A.E Spanjers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2014.03.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482290v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.12167" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N92S1219-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502410v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid A.E. Spanjers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2012.10.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502403v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.35.3.260" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2012.718312" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502416v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10413200.2012.735342" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482881v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502492v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Deb&#251;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2009.05.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHKN94K7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01482887v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Locquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allister Mcrobert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ford" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Williams" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsep.30.s1.s28" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04502550v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482348v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coasne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482376v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03279121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Khacharem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271407v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04482313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>