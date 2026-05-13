--- v0 (2026-04-11)
+++ v1 (2026-05-13)
@@ -633,1622 +633,1634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the heat transfer at the tool―workpiece interface in machining: determination of heat generation and heat transfer coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-physics Modelling in Machining OFHC Copper – Coupling of Microstructure-based Flow Stress and Grain Refinement Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00231-015-1499-1⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.545 - 550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417918v1</w:t>
+                <w:t xml:space="preserve">hal-01417913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive hybrid force modeling in turning: application to stainless steel dry machining with a coated groove tool</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the heat transfer at the tool―workpiece interface in machining: determination of heat generation and heat transfer coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Atlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-015-6801-3⟩</w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (10), pp.1355--1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00231-015-1499-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417916v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the local friction and contact nature on the Built-Up Edge formation process in machining ductile metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Atlati</w:t>
+                <w:t xml:space="preserve">A predictive hybrid force modeling in turning: application to stainless steel dry machining with a coated groove tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fousseny Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2015.04.024⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79 (1), pp.65-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-015-6801-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417920v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modelling of the Rough Turning Process of Large-scale Parts: Tribological Behaviour and Tool Wear Analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the local friction and contact nature on the Built-Up Edge formation process in machining ductile metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Atlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Dhers</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.046⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.217-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2015.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417919v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics Modelling in Machining OFHC Copper – Coupling of Microstructure-based Flow Stress and Grain Refinement Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and Modelling of the Rough Turning Process of Large-scale Parts: Tribological Behaviour and Tool Wear Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubir Atmani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Zenasni</w:t>
+                <w:t xml:space="preserve">J. Dhers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 31, pp.545 - 550. </w:t>
+              <w:t xml:space="preserve">, 2015, 31, pp.293 - 298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417913v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analyses of the tool wear in rough turning of large dimensions components of nuclear power plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical modelling of the tool–workmaterial interface in machining and its implementation using the \ABAQUS\ \VUINTER\ subroutine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Atlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Dhers</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2014.02.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.102 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2014.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424975v1</w:t>
+                <w:t xml:space="preserve">hal-01424972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological behaviour and tool wear analyses in rough turning of large-scale parts of nuclear power plants using grooved coated insert</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analyses of the tool wear in rough turning of large dimensions components of nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dhers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 80, pp.58 - 70. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 312 (1–2), pp.40 - 50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2014.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424973v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modelling of the tool–workmaterial interface in machining and its implementation using the \ABAQUS\ \VUINTER\ subroutine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tribological behaviour and tool wear analyses in rough turning of large-scale parts of nuclear power plants using grooved coated insert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Zenasni</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dhers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87, pp.102 - 117. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.58 - 70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2014.05.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424972v1</w:t>
+                <w:t xml:space="preserve">hal-01424973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the BTA Deep Drilling Process through a Quantitative and Qualitative Analysis of the Chip Formation Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of velocity-dependent chip flow angle and experimental analysis when machining 304L austenitic stainless steel with groove coated-carbide tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fousseny Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213 (7), pp.1166 - 1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1992⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01431199v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the chip segmentation in metal machining: Application to machining the aeronautical aluminium alloy AA2024-T351 with cemented carbide tools WC-Co</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Study of the BTA Deep Drilling Process through a Quantitative and Qualitative Analysis of the Chip Formation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kouadri</w:t>
+                <w:t xml:space="preserve">Julien Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Necib</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+                <w:t xml:space="preserve">Claude Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 64, pp.102 - 113. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, The Current State-of-the-Art on Material Forming - Chapter 18: Machining and Cutting 554-557, pp.1992 - 2008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2012.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431057v1</w:t>
+                <w:t xml:space="preserve">hal-01431199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool wear and heat transfer analyses in dry machining based on multi-steps numerical modelling and experimental validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of the chip segmentation in metal machining: Application to machining the aeronautical aluminium alloy AA2024-T351 with cemented carbide tools WC-Co</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kouadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Necib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Atlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2013.01.028⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.102 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431051v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of chip segmentation process in machining using physical parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tool wear and heat transfer analyses in dry machining based on multi-steps numerical modelling and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 302 (1–2), pp.1158 - 1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2013.01.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431214v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of velocity-dependent chip flow angle and experimental analysis when machining 304L austenitic stainless steel with groove coated-carbide tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+                <w:t xml:space="preserve">Assessment of chip segmentation process in machining using physical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (6), pp.629-640</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01430698v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some cases of machining large-scale parts: Characterization and modelling of heavy turning, deep drilling and broaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2267,92 +2279,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2016 : 19th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francisco Chinesta; Elias Cueto, Apr 2016, Nantes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of thermal/friction laws governing the tool-workmaterial interface behaviour and their integration in a FE code for machining processes analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2381,359 +2393,359 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element prediction of sheet forming defects using elastic-plastic, damage and localization models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Balan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Numerical Methods in Industrial Forming Processes (NUMIFORM 07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.227-232, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2740816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springback simulation: Impact of some advanced constitutive models and numerical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference and Workshop on Numerical Simulation of 3D Sheet Metal Forming Processes (Numisheet 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Detroit, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element prediction of strain-path induced anisotropy in deep drawing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abed-Meraim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Esaform Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Trondheim ( Norvège), Norway. pp.491-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2880,51 +2892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04562-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yameogo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Makich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2663-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8121053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouggar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boukhoulda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.11.021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Atlati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6090197" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zenasni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1499-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kon&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-6801-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2015.04.024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Atmani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barlier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.02.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR5K6JCF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424972v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.05.034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barlier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1992" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kouadri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Necib" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.08.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCNCP3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P9308LW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJHVZ2R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963479" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656200v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Balan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740816" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04562-9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yameogo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Makich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2663-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8121053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouggar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boukhoulda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.11.021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Atlati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6090197" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Atmani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zenasni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1499-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417916v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kon&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-6801-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2015.04.024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.046" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.05.034" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424975v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.02.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6SB843-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR5K6JCF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJHVZ2R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431199v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barlier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1992" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kouadri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Necib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.08.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCNCP3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P9308LW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445897v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963479" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abed-Meraim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Balan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740816" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656150v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118138v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>