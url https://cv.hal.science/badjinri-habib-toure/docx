--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1268,51 +1268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5996B36E"/>
+    <w:nsid w:val="AA477BAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>