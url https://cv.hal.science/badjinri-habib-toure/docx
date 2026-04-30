--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1268,51 +1268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA477BAE"/>
+    <w:nsid w:val="67BD5370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>