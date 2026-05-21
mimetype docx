--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -121,1086 +121,1466 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">266939864</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=WG3v-_sAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche One Health en quête de son identité juridique. Propos conclusifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La dénonciation de l’accord franco-algérien du 27 décembre 1968 : à quelles conditions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Badjinri Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, One Health en droit international et européen [Dossier], Confluence des droits_La revue [En ligne], 03 | 2025, mis en ligne le 6 mars 2025., URL : https://confluencedesdroits-larevue.com/?p=3870</w:t>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, no2, Avril 2026,, pp.465-491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321340v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retrait des États membres des organisations internationales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’approche One Health en quête de son identité juridique. Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Badjinri Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21, pp.1044</w:t>
+              <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, One Health en droit international et européen [Dossier], Confluence des droits_La revue [En ligne], 03 | 2025, mis en ligne le 6 mars 2025., URL : https://confluencedesdroits-larevue.com/?p=3870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04878633v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de Taïwan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le retrait des États membres des organisations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Badjinri Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, LXIX, pp. 79-104</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.1044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532894v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04878633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection des enfants contre les violences sexuelles en période de conflit armé : entre incertitudes conventionnelles et évolutions jurisprudentielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La question de Taïwan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Badjinri Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Observateur des Nations Unies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Les dettes souveraines, 53, pp.327-361</w:t>
+              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LXIX, pp. 79-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655149v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La protection des enfants contre les violences sexuelles en période de conflit armé : entre incertitudes conventionnelles et évolutions jurisprudentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Badjinri Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Observateur des Nations Unies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les dettes souveraines, 53, pp.327-361</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sanctions internationales : fondements, natures et portées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Badjinri Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluence des droits_La revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 | 2023 (Le retour de la guerre [Dossier]), https://confluencedesdroits-larevue.com/wp-content/uploads/2024/01/Sanctions-internationales_Fondements-natures-et-portees_H.-Toure-12-23.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retrait des États membres des organisations internationales, Paris, Dalloz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intensification du recours à la force armée : L’effectivité du droit international en cause ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Badjinri Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04655192v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre conflits, contestations et manipulations. Où va le droit international ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contentieux interne de la dénonciation des actes constitutifs d’organisations internationales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le retrait des États membres des organisations internationales, Paris, Dalloz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Badjinri Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alexis Marie; Baptiste Tranchant. </w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-04655155v1</w:t>
+              <w:t xml:space="preserve">, 2024, Nouvelle Bibliothèque de Thèses, 500 p., 9782247231423</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Constitution, la souveraineté et la participation de la Côte d'Ivoire aux institutions internationales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le droit international face aux problématiques contemporaines du sport, L'Observateur des Nations Unies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Badjinri Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Mambo. </w:t>
-[...43 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Aix-en-Provence, PUAM. 52 (2022-1), pp.203, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...174 lines deleted...]
-                <w:t xml:space="preserve">hal-04655133v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SPORT ET RESPONSABILITE INTERNATIONALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Badjinri Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport et droit international. Colloque de Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-121, 2025, SFDI, 9782233011015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux interne de la dénonciation des actes constitutifs d’organisations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Badjinri Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexis Marie; Baptiste Tranchant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit international et juges internes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Pedone, pp.343-362, 2024, 9782233010704</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Constitution, la souveraineté et la participation de la Côte d'Ivoire aux institutions internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Badjinri Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Mambo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Côte d’Ivoire : 60 ans de théorie et de pratique du droit, Actes du colloque international du CED, Abidjan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-147, 2023, Actualités juridiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Status of The United Kingdom Regarding Eu Bilateral and Multilateral Mixed Agreements After Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kaddous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Badjinri Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Levrat; Yuliya Kaspiarovich; Christine Kaddous; Ramses A Wessel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The EU and its Member States’ Joint Participation in International Agreements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hart Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-286, 2022, Modern Studies in European Law, 978-1-50994-587-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assoupLissement de certaines conditions de recevabiLité des recours par Les juridictions de protection des droits de L'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Badjinri Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in J.-J. PARDINI et G. PAYAN (dir.), La régulation des recours juridictionnels et les exigences du procès équitable, Actes de la XIe Journée d’étude de l’UMR DICE – CNRS 7318 Droit international, comparé et européen, PUAM, pp. 139 – 165</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782731411706</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CAN 2025, pourquoi le Sénégal a-t-il perdu son titre de champion d’Afrique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Badjinri Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Criss-Dess Dongar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le retrait des Etats membres des organisations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Badjinri Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Aix Marseille Université, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04655208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1268,51 +1648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67BD5370"/>
+    <w:nsid w:val="6E7EAEFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1499,51 +1879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/badjinri-habib-toure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7677-2721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/266939864" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Badjinri Tour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878633v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655149v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652073v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655213v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kaddous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/eu-and-its-member-states-joint-participation-in-international-agreements-9781509945870/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Dumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Ferrara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04655208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/badjinri-habib-toure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-7677-2721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/266939864" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=WG3v-_sAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619140v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Badjinri Tour&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878633v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532894v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652073v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577381v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/sport-et-droit-international/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655145v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kaddous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/eu-and-its-member-states-joint-participation-in-international-agreements-9781509945870/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Ferrara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Criss-Dess Dongar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04655208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>