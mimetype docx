--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -217,542 +217,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Study of a Digital Energy Building: Case of Morocco</w:t>
+                <w:t xml:space="preserve">Using neural network in a model-based predictive control loop to enhance energy performance of buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Agouzoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Chegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Simeu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ubiquitous systems and pervasive networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5383/JUSPN.16.02.003⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.1196-1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108068v1</w:t>
+                <w:t xml:space="preserve">hal-04108017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using neural network in a model-based predictive control loop to enhance energy performance of buildings</w:t>
+                <w:t xml:space="preserve">Design and Study of a Digital Energy Building: Case of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Agouzoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Chegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tabaa</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Simeu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, pp.1196-1207. </w:t>
+              <w:t xml:space="preserve"> International journal of ubiquitous systems and pervasive networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.71-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5383/JUSPN.16.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108017v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Digital Twin model for Building Energy Management: Case of Morocco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelali Agouzoul</w:t>
+                <w:t xml:space="preserve">Multi-objective optimization of building energy performance and indoor thermal comfort by combining artificial neural networks and metaheuristic algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Simeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Dandache</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fouad Moutaouakkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Medromi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.03.051⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239, pp.110839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.110839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432997v1</w:t>
+                <w:t xml:space="preserve">hal-03225269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of building energy performance and indoor thermal comfort by combining artificial neural networks and metaheuristic algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Digital Twin model for Building Energy Management: Case of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Agouzoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Simeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Medromi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abbas Dandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 239, pp.110839. </w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184, pp.404-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.110839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.03.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225269v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local energy self-sufficiency for passive buildings: Case study of a typical Moroccan building</w:t>
               </w:r>
@@ -764,77 +764,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Moutaouakkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Simeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Medromi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (101164), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -926,77 +926,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Moutaouakkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Simeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Medromi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Smart City Applications (ACM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Casablanca, Morocco. pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1047,77 +1047,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Moutaouakkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Simeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Medromi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Computer Science and Renewable Energies (ICCSRE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Agadir, Morocco. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1311,51 +1311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Chegari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tabaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simeu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3454149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108068v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Agouzoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mhenni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5383/JUSPN.16.02.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.125" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chegari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dandache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.03.051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Moutaouakkil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Medromi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.110839" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101164" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Chegari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tabaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simeu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3454149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108017v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Agouzoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108068v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mhenni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5383/JUSPN.16.02.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chegari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Moutaouakkil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Medromi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.110839" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dandache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.03.051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101164" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>