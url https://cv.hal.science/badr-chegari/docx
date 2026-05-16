--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -217,278 +217,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using neural network in a model-based predictive control loop to enhance energy performance of buildings</w:t>
+                <w:t xml:space="preserve">Design and Study of a Digital Energy Building: Case of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Agouzoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tabaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr Chegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tabaa</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Simeu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.125⟩</w:t>
+              <w:t xml:space="preserve"> International journal of ubiquitous systems and pervasive networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.71-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5383/JUSPN.16.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108017v1</w:t>
+                <w:t xml:space="preserve">hal-04108068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Study of a Digital Energy Building: Case of Morocco</w:t>
+                <w:t xml:space="preserve">Using neural network in a model-based predictive control loop to enhance energy performance of buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Agouzoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Chegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tabaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Simeu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ubiquitous systems and pervasive networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (2), pp.71-76. </w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.1196-1207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5383/JUSPN.16.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2022.07.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108068v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization of building energy performance and indoor thermal comfort by combining artificial neural networks and metaheuristic algorithms</w:t>
               </w:r>
@@ -1311,51 +1311,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Chegari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tabaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simeu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3454149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108017v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Agouzoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108068v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mhenni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5383/JUSPN.16.02.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chegari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Moutaouakkil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Medromi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.110839" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dandache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.03.051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101164" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Chegari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tabaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simeu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3454149" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108068v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Agouzoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mhenni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5383/JUSPN.16.02.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.07.125" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chegari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Moutaouakkil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Medromi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.110839" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dandache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.03.051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2019.101164" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650691v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02650715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>