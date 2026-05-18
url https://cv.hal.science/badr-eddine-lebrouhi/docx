--- v0 (2026-04-21)
+++ v1 (2026-05-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BADR EDDINE LEBROUHI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctor - Scientific WP Leader</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">badr-eddine-lebrouhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0694-0234</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">265775019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Short Bibliography</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Badr Eddine Lebrouhi is currently working as a Junior Doctor in Mechanical & Physical Engineering at Capgemini Engineering in France. Dr. Lebrouhi completed his Ph.D. in Fluid Mechanics, Energetics, Heat and Mass Transfer through an international joint Ph.D. program between the University of Pau and the Adour Region, France, and Mohammed V University of Rabat, Morocco. He graduated with an Engineering degree in Industrial Systems Engineering from the University Hassan 1st of Settat, Morocco.His work primarily focuses on Battery Thermal Management Systems, Heat Transfer (including cooling and heating), Phase Change Materials, Energy Transition, Hydrogen Energy, Electric and Hybrid Vehicles, Geopolitics of Energy, and Power to X. Since 2020, he has published more than 12 papers, as documented by Scopus. These publications include three comprehensive reviews in the Journal of Energy Storage (IF: 8.907), one in the International Journal of Hydrogen Energy (IF: 7.139), six research papers in the Journal of Energy Storage (IF: 8.907), and one conference paper in Energy Reports (IF: 4.937). Collectively, these papers have received over 300 citations, resulting in an H-index of 7. Additionally, he is ranked in the World's Top 2% Scientists who first published in 2020 by ResearchGate, with a 'Research Interest' Score higher than 78% of all ResearchGate members.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal assessment of Li-ion batteries incorporating phase change materials using a new 2D model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Afass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karkri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.101051. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.101051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key challenges to ensure Morocco's sustainable transition to a green hydrogen economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zeraouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49, pp.488-508. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.09.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feasibility study of green hydrogen and E-fuels production from a renewable energy hybrid system in the city of Dakhla, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.316-330. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.05.472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of a latent cold storage system using shell-and-tube unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Belcaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik El Rhafiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage and Saving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.467-477. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enss.2023.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical assessment of a latent heat storage system for district heating substations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belcaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, pp.106210. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.106210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global hydrogen development - A technological and geopolitical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Djoupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Benabdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.7016 - 7048. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost numerical lumped modelling of lithium-ion battery pack with phase change material and liquid cooling thermal management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ouassaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.105293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Transition in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.5818. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14105818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of a grid-connected PV system for a public building: Faculty of Sciences and Technology at Pau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Ben Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadr Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10098-022-02364-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical materials for electrical energy storage: Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayan Baghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.105471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key challenges for a large-scale development of battery electric vehicles: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Khattari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zeraouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.103273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified thermal model for a lithium-ion battery pack with phase change material thermal management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Khattari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.103377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel external cooling solution for electric vehicle battery pack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Benabdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Maftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Maaroufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.262-272. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2019.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a large-scale integration of renewable energies in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulakhbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Smouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.101806 -. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2020.101806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Management of Li-Ion Battery Pack for Electrical Vehicles: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoual Bekkioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macmanus Chinenye Ndukwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Days on Thermal Science and Energy, JITH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tanger, Morocco. pp.459-466, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43934-6_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of battery thermal management systems using phase-change material and liquid cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hafiz Muhammad Ali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Management for Batteries: From Basic Design to Advanced Simulation and Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.475-489, 2024, 978-0-443-19025-4. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19025-4.00005-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Thermal Regulation of Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hafiz Muhammad Ali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase Change Materials for Thermal Energy Management and Storage: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.261-274, 2024, 9781003331957. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003331957-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> BADR EDDINE LEBROUHI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctor - Scientific WP Leader</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">badr-eddine-lebrouhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0694-0234</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">265775019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Short Bibliography</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Badr Eddine Lebrouhi is currently working as a Junior Doctor in Mechanical & Physical Engineering at Capgemini Engineering in France. Dr. Lebrouhi completed his Ph.D. in Fluid Mechanics, Energetics, Heat and Mass Transfer through an international joint Ph.D. program between the University of Pau and the Adour Region, France, and Mohammed V University of Rabat, Morocco. He graduated with an Engineering degree in Industrial Systems Engineering from the University Hassan 1st of Settat, Morocco.His work primarily focuses on Battery Thermal Management Systems, Heat Transfer (including cooling and heating), Phase Change Materials, Energy Transition, Hydrogen Energy, Electric and Hybrid Vehicles, Geopolitics of Energy, and Power to X. Since 2020, he has published more than 12 papers, as documented by Scopus. These publications include three comprehensive reviews in the Journal of Energy Storage (IF: 8.907), one in the International Journal of Hydrogen Energy (IF: 7.139), six research papers in the Journal of Energy Storage (IF: 8.907), and one conference paper in Energy Reports (IF: 4.937). Collectively, these papers have received over 300 citations, resulting in an H-index of 7. Additionally, he is ranked in the World's Top 2% Scientists who first published in 2020 by ResearchGate, with a 'Research Interest' Score higher than 78% of all ResearchGate members.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal assessment of Li-ion batteries incorporating phase change materials using a new 2D model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Afass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Tankari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karkri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.101051. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecmx.2025.101051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key challenges to ensure Morocco's sustainable transition to a green hydrogen economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zeraouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49, pp.488-508. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2023.09.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feasibility study of green hydrogen and E-fuels production from a renewable energy hybrid system in the city of Dakhla, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.316-330. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.05.472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of a latent cold storage system using shell-and-tube unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Belcaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik El Rhafiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Storage and Saving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.467-477. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enss.2023.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic thermal analysis of a coupled solar water heaters-thermal storage tank for solar powered district heating networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Belcaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Khodadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik El Rhafiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61, pp.106793. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2023.106793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical assessment of a latent heat storage system for district heating substations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hlimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belcaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Balli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, pp.106210. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.106210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Transition in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.5818. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14105818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost numerical lumped modelling of lithium-ion battery pack with phase change material and liquid cooling thermal management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ouassaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.105293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global hydrogen development - A technological and geopolitical overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Djoupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Benabdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.7016 - 7048. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of a grid-connected PV system for a public building: Faculty of Sciences and Technology at Pau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Ben Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadr Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10098-022-02364-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical materials for electrical energy storage: Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayan Baghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2022.105471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified thermal model for a lithium-ion battery pack with phase change material thermal management system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Khattari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.103377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key challenges for a large-scale development of battery electric vehicles: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Khattari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zeraouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2021.103273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel external cooling solution for electric vehicle battery pack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kawtar Benabdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Maftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Maaroufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.262-272. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2019.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a large-scale integration of renewable energies in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boulakhbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Smouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.101806 -. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2020.101806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Management of Li-Ion Battery Pack for Electrical Vehicles: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoual Bekkioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macmanus Chinenye Ndukwu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Days on Thermal Science and Energy, JITH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tanger, Morocco. pp.459-466, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43934-6_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of battery thermal management systems using phase-change material and liquid cooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hafiz Muhammad Ali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermal Management for Batteries: From Basic Design to Advanced Simulation and Management Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.475-489, 2024, 978-0-443-19025-4. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-19025-4.00005-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Thermal Regulation of Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Eddine Lebrouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Kousksou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hafiz Muhammad Ali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phase Change Materials for Thermal Energy Management and Storage: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.261-274, 2024, 9781003331957. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003331957-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D65C6ED"/>
+    <w:nsid w:val="90A23266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/badr-eddine-lebrouhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0694-0234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265775019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378356v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Afass" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Lamrani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Eddine Lebrouhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tankari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karkri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamrani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeraouli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kousksou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.09.178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Lebrouhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.05.472" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Belcaid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Rhafiki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enss.2023.02.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hlimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belcaid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106210" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Lebrouhi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Djoupo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lamrani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benabdelaziz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.076" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maaroufi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105293" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chaibi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14105818" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadr Mohammad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-022-02364-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Baghi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105471" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716827v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khattari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maaroufi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103273" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Khattari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103377" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974721v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Benabdelaziz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Maftah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Maaroufi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2019.10.043" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulakhbar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrouhi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smouh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101806" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483642v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bekkioui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macmanus Chinenye Ndukwu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_46" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19025-4.00005-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003331957-11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/badr-eddine-lebrouhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0694-0234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265775019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378356v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Afass" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Lamrani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Eddine Lebrouhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tankari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karkri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamrani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zeraouli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Kousksou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.09.178" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063100v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hassani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Lebrouhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.05.472" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Belcaid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik El Rhafiki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enss.2023.02.008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Khodadadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.106793" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hlimi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belcaid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.106210" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Chaibi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14105818" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maaroufi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105293" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Lebrouhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Djoupo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lamrani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benabdelaziz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.076" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ben Taher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadr Mohammad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-022-02364-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Baghi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105471" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Khattari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khattari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maaroufi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.103273" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Benabdelaziz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Maftah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Maaroufi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2019.10.043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulakhbar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebrouhi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smouh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jamil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.101806" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04483642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bekkioui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macmanus Chinenye Ndukwu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_46" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19025-4.00005-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003331957-11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>